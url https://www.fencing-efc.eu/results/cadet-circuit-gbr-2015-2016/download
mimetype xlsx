--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1584,51 +1584,51 @@
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1835,51 +1835,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
@@ -2112,71 +2112,71 @@
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
@@ -2229,71 +2229,71 @@
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44" t="s">
@@ -2534,51 +2534,51 @@
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
@@ -2614,51 +2614,51 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2719,93 +2719,93 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>52</v>
       </c>
       <c r="F67" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>40</v>
       </c>
       <c r="F71" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>129</v>
       </c>
       <c r="F72" t="s">
         <v>130</v>
       </c>
     </row>
@@ -2959,51 +2959,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>100</v>
       </c>
       <c r="F83" t="s">
         <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3041,125 +3041,125 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>146</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>147</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>148</v>
       </c>
       <c r="F3" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>150</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>151</v>
       </c>
       <c r="F4" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>153</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>155</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>157</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>159</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>160</v>
       </c>
     </row>
@@ -3520,51 +3520,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>188</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>189</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>129</v>
       </c>
       <c r="F28" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>191</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
@@ -3660,51 +3660,51 @@
       </c>
       <c r="C34" t="s">
         <v>199</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>59</v>
       </c>
       <c r="F34" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>201</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>202</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
@@ -3797,51 +3797,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>210</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>211</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>212</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
@@ -3991,131 +3991,131 @@
       </c>
       <c r="C51" t="s">
         <v>223</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>224</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>225</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="F53" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>226</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>228</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>229</v>
       </c>
       <c r="F55" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>231</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>59</v>
       </c>
       <c r="F56" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>233</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
@@ -4579,51 +4579,51 @@
       </c>
       <c r="C81" t="s">
         <v>265</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>266</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>59</v>
       </c>
       <c r="F82" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>267</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>59</v>
       </c>
       <c r="F83" t="s">
@@ -4679,71 +4679,71 @@
       </c>
       <c r="C86" t="s">
         <v>271</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>273</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>274</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>229</v>
       </c>
       <c r="F88" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>275</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
@@ -4856,51 +4856,51 @@
       </c>
       <c r="C95" t="s">
         <v>283</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>284</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>285</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5107,51 +5107,51 @@
       </c>
       <c r="C108" t="s">
         <v>298</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>299</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>46</v>
       </c>
       <c r="F109" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>300</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
@@ -5167,51 +5167,51 @@
       </c>
       <c r="C111" t="s">
         <v>301</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>302</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>52</v>
       </c>
       <c r="F112" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>303</v>
       </c>
       <c r="D113">
         <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
       <c r="F113" t="s">
@@ -5343,51 +5343,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>314</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>315</v>
       </c>
       <c r="D122">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="C123" t="s">
         <v>316</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
@@ -5459,68 +5459,68 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="C128" t="s">
         <v>322</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>324</v>
       </c>
       <c r="D129">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>325</v>
       </c>
       <c r="D130">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>326</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>100</v>
       </c>
       <c r="F131" t="s">
         <v>311</v>
       </c>
     </row>
@@ -5538,85 +5538,85 @@
         <v>151</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="C133" t="s">
         <v>328</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>330</v>
       </c>
       <c r="D134">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>331</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>332</v>
       </c>
       <c r="D136">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>