--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1344,51 +1344,51 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
@@ -1908,71 +1908,71 @@
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2042,51 +2042,51 @@
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>62</v>
       </c>
       <c r="F50" t="s">
         <v>88</v>
       </c>
     </row>
@@ -2209,51 +2209,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>96</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>99</v>
       </c>
       <c r="F60" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2556,88 +2556,88 @@
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>119</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>120</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>121</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>122</v>
       </c>
       <c r="F12" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>124</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>125</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>109</v>
       </c>
       <c r="F14" t="s">
         <v>126</v>
       </c>
     </row>
@@ -2895,51 +2895,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>141</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>142</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>143</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3100,51 +3100,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>154</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>156</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>62</v>
       </c>
       <c r="F40" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>157</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>158</v>
       </c>
     </row>
@@ -3362,91 +3362,91 @@
       </c>
       <c r="C53" t="s">
         <v>172</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>99</v>
       </c>
       <c r="F53" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>174</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>176</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>177</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>178</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
@@ -3776,51 +3776,51 @@
       </c>
       <c r="C74" t="s">
         <v>197</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>99</v>
       </c>
       <c r="F74" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>198</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>199</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>200</v>
       </c>
     </row>
@@ -3935,51 +3935,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>209</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>210</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>211</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>59</v>
       </c>
       <c r="F85" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>