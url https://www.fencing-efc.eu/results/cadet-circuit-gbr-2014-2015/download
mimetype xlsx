--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1338,51 +1338,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -1478,51 +1478,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1535,51 +1535,51 @@
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1595,88 +1595,88 @@
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>15.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>15.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
@@ -1772,91 +1772,91 @@
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>45</v>
       </c>
       <c r="F28" t="s">
@@ -1892,51 +1892,51 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
@@ -1952,51 +1952,51 @@
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2029,51 +2029,51 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>23</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>79</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
@@ -2226,91 +2226,91 @@
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>45</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>93</v>
       </c>
       <c r="F48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
@@ -2483,51 +2483,51 @@
       </c>
       <c r="C60" t="s">
         <v>113</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>115</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
@@ -2562,96 +2562,96 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>119</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>26</v>
       </c>
       <c r="F67" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>112</v>
       </c>
     </row>
@@ -2692,65 +2692,65 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>124</v>
       </c>
     </row>
@@ -2854,88 +2854,88 @@
       </c>
       <c r="C4" t="s">
         <v>136</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>137</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>138</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>140</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>52</v>
       </c>
       <c r="F7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>141</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
     </row>
@@ -3208,51 +3208,51 @@
       </c>
       <c r="C22" t="s">
         <v>164</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>166</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>167</v>
       </c>
       <c r="F23" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>169</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -3268,131 +3268,131 @@
       </c>
       <c r="C25" t="s">
         <v>171</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>18.0</v>
       </c>
       <c r="C26" t="s">
         <v>173</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>174</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>176</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>177</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>178</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>179</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -3405,71 +3405,71 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>180</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>182</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>184</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>186</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
     </row>
@@ -3579,51 +3579,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>194</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>195</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>196</v>
       </c>
       <c r="F42" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>198</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -3736,71 +3736,71 @@
       </c>
       <c r="C49" t="s">
         <v>208</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>209</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>211</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>41</v>
       </c>
       <c r="F51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>213</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
@@ -3870,71 +3870,71 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>219</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>221</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>26</v>
       </c>
       <c r="F57" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>222</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>147</v>
       </c>
       <c r="F58" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>223</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
@@ -3950,131 +3950,131 @@
       </c>
       <c r="C60" t="s">
         <v>224</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>225</v>
       </c>
       <c r="F60" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>227</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>228</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>229</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>231</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>232</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>233</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4087,51 +4087,51 @@
       </c>
       <c r="C67" t="s">
         <v>234</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>45</v>
       </c>
       <c r="F67" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>235</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>236</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
@@ -4321,225 +4321,225 @@
       </c>
       <c r="C79" t="s">
         <v>249</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>251</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>252</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>253</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>255</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>256</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>52</v>
       </c>
       <c r="F84" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>258</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>259</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>260</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>262</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>263</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>265</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
@@ -4615,71 +4615,71 @@
       </c>
       <c r="C94" t="s">
         <v>270</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>271</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>273</v>
       </c>
       <c r="D96">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>274</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4720,51 +4720,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>277</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>279</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>280</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>101</v>
       </c>
     </row>
@@ -4943,51 +4943,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="C114" t="s">
         <v>295</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>296</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="C116" t="s">
         <v>297</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
@@ -5005,51 +5005,51 @@
         <v>39</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>299</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>300</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>143</v>
       </c>
       <c r="F119" t="s">
         <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>