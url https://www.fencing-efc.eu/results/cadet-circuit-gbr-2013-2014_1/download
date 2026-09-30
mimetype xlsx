--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1794,51 +1794,51 @@
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
@@ -1948,51 +1948,51 @@
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
@@ -2290,51 +2290,51 @@
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>85</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>33</v>
       </c>
       <c r="F54" t="s">
         <v>96</v>
       </c>
     </row>
@@ -2678,51 +2678,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>33</v>
       </c>
       <c r="F75" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>125</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
@@ -3210,51 +3210,51 @@
       </c>
       <c r="C20" t="s">
         <v>157</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>158</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>159</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
@@ -3623,51 +3623,51 @@
       </c>
       <c r="C42" t="s">
         <v>182</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>183</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>184</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
@@ -3791,51 +3791,51 @@
       </c>
       <c r="C51" t="s">
         <v>191</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>192</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>193</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
@@ -4073,51 +4073,51 @@
       </c>
       <c r="C66" t="s">
         <v>210</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>211</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>212</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4261,51 +4261,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>223</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>224</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>85</v>
       </c>
       <c r="F77" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>225</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
       <c r="F78" t="s">
@@ -4532,51 +4532,51 @@
       </c>
       <c r="C90" t="s">
         <v>241</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>85</v>
       </c>
       <c r="F90" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>242</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>243</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>85</v>
       </c>
       <c r="F92" t="s">
         <v>199</v>
       </c>
     </row>
@@ -4700,99 +4700,99 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>253</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>26</v>
       </c>
       <c r="F99" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>254</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>255</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>229</v>
       </c>
       <c r="F101" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>257</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>258</v>
       </c>
       <c r="F102" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>260</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
       <c r="F103" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>261</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>33</v>
       </c>
       <c r="F104" t="s">
         <v>262</v>
       </c>
     </row>
@@ -4813,113 +4813,113 @@
         <v>96</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>264</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>265</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>206</v>
       </c>
       <c r="F107" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>266</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>267</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>33</v>
       </c>
       <c r="F110" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>269</v>
       </c>
       <c r="D111">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>33</v>
       </c>
       <c r="F111" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>271</v>
       </c>
       <c r="D112">
         <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
@@ -4971,116 +4971,116 @@
         <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>275</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>276</v>
       </c>
       <c r="D117">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>33</v>
       </c>
       <c r="F117" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>278</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>279</v>
       </c>
       <c r="D119">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>33</v>
       </c>
       <c r="F119" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>280</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>33</v>
       </c>
       <c r="F120" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>281</v>
       </c>
       <c r="D121">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>33</v>
       </c>
       <c r="F121" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="C122" t="s">
         <v>283</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>33</v>
       </c>
       <c r="F122" t="s">
         <v>39</v>
       </c>
     </row>