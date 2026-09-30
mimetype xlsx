--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1535,51 +1535,51 @@
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
@@ -1769,51 +1769,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>15.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
@@ -1886,51 +1886,51 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
     </row>
@@ -2143,51 +2143,51 @@
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>47</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
@@ -2474,51 +2474,51 @@
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2608,71 +2608,71 @@
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>120</v>
       </c>
       <c r="D65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>121</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2685,91 +2685,91 @@
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
@@ -2779,51 +2779,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>135</v>
       </c>
       <c r="D74">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -3063,51 +3063,51 @@
       </c>
       <c r="C3" t="s">
         <v>151</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>152</v>
       </c>
       <c r="F3" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>154</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>156</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3277,51 +3277,51 @@
       </c>
       <c r="C14" t="s">
         <v>172</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>173</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>165</v>
       </c>
       <c r="F15" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>174</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>87</v>
       </c>
       <c r="F16" t="s">
@@ -3394,51 +3394,51 @@
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>182</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>184</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>186</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
@@ -3551,51 +3551,51 @@
       </c>
       <c r="C28" t="s">
         <v>193</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>194</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>195</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
@@ -4196,51 +4196,51 @@
       </c>
       <c r="C61" t="s">
         <v>242</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>243</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>245</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>30</v>
       </c>
       <c r="F63" t="s">
@@ -4476,51 +4476,51 @@
       </c>
       <c r="C75" t="s">
         <v>262</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>47</v>
       </c>
       <c r="F75" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>263</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>30</v>
       </c>
       <c r="F76" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>264</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
@@ -4850,71 +4850,71 @@
       </c>
       <c r="C94" t="s">
         <v>285</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
       <c r="F94" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>286</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>287</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
       <c r="F96" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>288</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>30</v>
       </c>
       <c r="F97" t="s">
@@ -5021,51 +5021,51 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>296</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>47</v>
       </c>
       <c r="F103" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>297</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>298</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>30</v>
       </c>
       <c r="F105" t="s">
         <v>299</v>
       </c>
     </row>