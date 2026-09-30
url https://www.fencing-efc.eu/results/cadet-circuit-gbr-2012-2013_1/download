--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1040,111 +1040,111 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
@@ -1260,51 +1260,51 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1317,51 +1317,51 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1528,51 +1528,51 @@
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -1721,119 +1721,119 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>69</v>
       </c>
       <c r="F42" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -2185,51 +2185,51 @@
       </c>
       <c r="B15">
         <v>12.0</v>
       </c>
       <c r="C15" t="s">
         <v>104</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>12.0</v>
       </c>
       <c r="C16" t="s">
         <v>105</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>107</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2356,71 +2356,71 @@
       </c>
       <c r="B24">
         <v>9.0</v>
       </c>
       <c r="C24" t="s">
         <v>118</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>9.0</v>
       </c>
       <c r="C25" t="s">
         <v>119</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>120</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>121</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
@@ -3131,99 +3131,99 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>175</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>176</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>177</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>178</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>179</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>181</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
     </row>