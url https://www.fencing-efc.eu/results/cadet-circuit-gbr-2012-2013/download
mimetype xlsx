--- v0 (2026-05-15)
+++ v1 (2026-08-15)
@@ -1350,71 +1350,71 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>48.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>39.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>30.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1430,51 +1430,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>21.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>21.0</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
@@ -1507,51 +1507,51 @@
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>12.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>12.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1561,51 +1561,51 @@
       </c>
       <c r="B13">
         <v>12.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>12.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>12.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1918,168 +1918,168 @@
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>6.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>6.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>3.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>3.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>3.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -2095,111 +2095,111 @@
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>3.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>3.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>3.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>3.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2272,51 +2272,51 @@
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>3.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>3.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -2332,51 +2332,51 @@
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>3.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2392,51 +2392,51 @@
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>3.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>3.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
@@ -2452,51 +2452,51 @@
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>89</v>
       </c>
       <c r="F58" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>3.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>3.0</v>
       </c>
       <c r="C60" t="s">
         <v>113</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
       <c r="F60" t="s">
@@ -2688,51 +2688,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
@@ -2753,85 +2753,85 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>139</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>140</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>142</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2952,51 +2952,51 @@
       </c>
       <c r="C5" t="s">
         <v>150</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>152</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>154</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>52</v>
       </c>
       <c r="F7" t="s">
@@ -3012,51 +3012,51 @@
       </c>
       <c r="C8" t="s">
         <v>156</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>158</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>160</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -3072,111 +3072,111 @@
       </c>
       <c r="C11" t="s">
         <v>161</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>162</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>164</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>165</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>166</v>
       </c>
       <c r="F14" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>168</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>169</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -3226,51 +3226,51 @@
       </c>
       <c r="C19" t="s">
         <v>173</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>174</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>175</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -3417,51 +3417,51 @@
       </c>
       <c r="C29" t="s">
         <v>186</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>188</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>190</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
@@ -3477,128 +3477,128 @@
       </c>
       <c r="C32" t="s">
         <v>192</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>193</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>194</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>195</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>196</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>198</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>200</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -3654,51 +3654,51 @@
       </c>
       <c r="C41" t="s">
         <v>204</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>206</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>207</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>208</v>
       </c>
     </row>
@@ -3825,131 +3825,131 @@
       </c>
       <c r="C50" t="s">
         <v>217</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>218</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="F51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>219</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>221</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="F53" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>222</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>223</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>224</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -4159,51 +4159,51 @@
       </c>
       <c r="C67" t="s">
         <v>237</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>239</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>240</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4256,51 +4256,51 @@
       </c>
       <c r="C72" t="s">
         <v>243</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>244</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>246</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
@@ -4573,91 +4573,91 @@
       </c>
       <c r="C88" t="s">
         <v>266</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>267</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>269</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>37</v>
       </c>
       <c r="F90" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>271</v>
       </c>
       <c r="D91">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>273</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
@@ -4735,68 +4735,68 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>280</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>281</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>52</v>
       </c>
       <c r="F98" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>283</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>285</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
       <c r="F100" t="s">
         <v>58</v>
       </c>
     </row>
@@ -4837,51 +4837,51 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>290</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
       <c r="F103" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>291</v>
       </c>
       <c r="D104">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>293</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>135</v>
       </c>
     </row>
@@ -4922,102 +4922,102 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>296</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>297</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>299</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>300</v>
       </c>
       <c r="D111">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>302</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>303</v>
       </c>
       <c r="D113">
         <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>304</v>
       </c>
     </row>