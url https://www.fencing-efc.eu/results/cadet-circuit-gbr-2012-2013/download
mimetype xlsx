--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1330,51 +1330,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>48.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1470,51 +1470,51 @@
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>21.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1598,51 +1598,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>12.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
@@ -1658,51 +1658,51 @@
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
@@ -1738,51 +1738,51 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
@@ -1938,51 +1938,51 @@
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>6.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2352,71 +2352,71 @@
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>3.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2512,51 +2512,51 @@
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>3.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>3.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -2606,99 +2606,99 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3243,51 +3243,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>174</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>175</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>176</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>177</v>
       </c>
     </row>
@@ -3340,51 +3340,51 @@
       </c>
       <c r="C25" t="s">
         <v>181</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>182</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>184</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>166</v>
       </c>
     </row>
@@ -3457,51 +3457,51 @@
       </c>
       <c r="C31" t="s">
         <v>190</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>192</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>193</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
@@ -3745,51 +3745,51 @@
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>211</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>212</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>214</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
@@ -3945,51 +3945,51 @@
       </c>
       <c r="C56" t="s">
         <v>224</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>225</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>227</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -4336,51 +4336,51 @@
       </c>
       <c r="C76" t="s">
         <v>249</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>251</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>252</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -4820,51 +4820,51 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>287</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>288</v>
       </c>
       <c r="F102" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>290</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
       <c r="F103" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>291</v>
       </c>
       <c r="D104">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>292</v>
       </c>
     </row>