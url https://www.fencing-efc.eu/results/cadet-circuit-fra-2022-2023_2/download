--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1564,51 +1564,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>18</v>
@@ -1691,68 +1691,68 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
@@ -1878,51 +1878,51 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
@@ -2111,51 +2111,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
@@ -2179,51 +2179,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>58</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -2341,51 +2341,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>68</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>71</v>
       </c>
     </row>
@@ -2463,51 +2463,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>76</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>77</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>78</v>
       </c>
       <c r="F54" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>79</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -2654,51 +2654,51 @@
       </c>
       <c r="C63" t="s">
         <v>92</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>36</v>
       </c>
       <c r="F63" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>93</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>94</v>
       </c>
       <c r="F64" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>96</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>33</v>
       </c>
       <c r="F65" t="s">
@@ -2808,51 +2808,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>105</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>107</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
       <c r="F72" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>108</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>109</v>
       </c>
       <c r="F73" t="s">
@@ -3104,85 +3104,85 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>128</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>129</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>130</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>131</v>
       </c>
       <c r="D90">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>132</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>101</v>
       </c>
       <c r="F91" t="s">
         <v>102</v>
       </c>
     </row>
@@ -3246,51 +3246,51 @@
       </c>
       <c r="C95" t="s">
         <v>136</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>36</v>
       </c>
       <c r="F95" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>137</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>138</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
@@ -3334,159 +3334,159 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>143</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>144</v>
       </c>
       <c r="D101">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>145</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>146</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>147</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>148</v>
       </c>
       <c r="D105">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>149</v>
       </c>
       <c r="F105" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>151</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>36</v>
       </c>
       <c r="F106" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>152</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>153</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3496,88 +3496,88 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>154</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>155</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>156</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>36</v>
       </c>
       <c r="F111" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>158</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>159</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
@@ -3663,51 +3663,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>165</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>36</v>
       </c>
       <c r="F119" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>166</v>
       </c>
       <c r="D120">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>36</v>
       </c>
       <c r="F120" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="C121" t="s">
         <v>167</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>42</v>
       </c>
       <c r="F121" t="s">
         <v>49</v>
       </c>
     </row>
@@ -3725,51 +3725,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="C123" t="s">
         <v>169</v>
       </c>
       <c r="D123">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="C124" t="s">
         <v>170</v>
       </c>
       <c r="D124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>171</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>113</v>
       </c>
       <c r="F125" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
@@ -3784,51 +3784,51 @@
         <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="C127" t="s">
         <v>173</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>174</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>36</v>
       </c>
       <c r="F128" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>176</v>
       </c>
       <c r="D129">
         <v>15</v>
       </c>
       <c r="E129" t="s">
         <v>42</v>
       </c>
       <c r="F129" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3905,51 +3905,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>183</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>184</v>
       </c>
       <c r="D136">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>185</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>186</v>
@@ -4074,51 +4074,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>192</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>193</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>194</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>195</v>
       </c>
       <c r="F4" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
@@ -4173,51 +4173,51 @@
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>200</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>201</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>202</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
@@ -4352,51 +4352,51 @@
       </c>
       <c r="C18" t="s">
         <v>213</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>215</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>216</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
@@ -4582,136 +4582,136 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>229</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>230</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>231</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>232</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>233</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>234</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>235</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>236</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>237</v>
       </c>
     </row>
@@ -4738,51 +4738,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>239</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>240</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>241</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
@@ -5064,51 +5064,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>258</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>259</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
       <c r="F60" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>260</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>36</v>
       </c>
       <c r="F61" t="s">
@@ -5121,51 +5121,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>261</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>262</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>263</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
@@ -5192,51 +5192,51 @@
       </c>
       <c r="C66" t="s">
         <v>265</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>266</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>267</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>42</v>
       </c>
       <c r="F68" t="s">
         <v>43</v>
       </c>
     </row>
@@ -5246,51 +5246,51 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>269</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>270</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>204</v>
       </c>
       <c r="F71" t="s">
@@ -5400,51 +5400,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>280</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>281</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>282</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
@@ -5778,85 +5778,85 @@
       </c>
       <c r="C98" t="s">
         <v>302</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>149</v>
       </c>
       <c r="F98" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>303</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>304</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>305</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>42</v>
       </c>
       <c r="F101" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>306</v>
       </c>
       <c r="D102">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>53</v>
       </c>
     </row>
@@ -5866,51 +5866,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>307</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>308</v>
       </c>
       <c r="D104">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>309</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>33</v>
       </c>
       <c r="F105" t="s">
         <v>237</v>
       </c>
     </row>
@@ -6213,68 +6213,68 @@
       </c>
       <c r="C122" t="s">
         <v>328</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>36</v>
       </c>
       <c r="F122" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>329</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>330</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>331</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
@@ -6372,51 +6372,51 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>339</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>340</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>341</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>342</v>
@@ -6611,51 +6611,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>355</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>356</v>
       </c>
       <c r="D148">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>33</v>
       </c>
       <c r="F148" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>358</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>36</v>
       </c>
       <c r="F149" t="s">
         <v>82</v>
       </c>
     </row>
@@ -6915,51 +6915,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>378</v>
       </c>
       <c r="D167">
         <v>47</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>379</v>
       </c>
       <c r="D168">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>380</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>333</v>
       </c>
       <c r="F169" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>