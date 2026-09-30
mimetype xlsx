--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2006,51 +2006,51 @@
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
@@ -2538,51 +2538,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>67</v>
       </c>
       <c r="F37" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2737,71 +2737,71 @@
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>67</v>
       </c>
       <c r="F46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>45</v>
       </c>
       <c r="F47" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>40</v>
       </c>
       <c r="F48" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>84</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>49</v>
       </c>
       <c r="F49" t="s">
@@ -2934,51 +2934,51 @@
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>49</v>
       </c>
       <c r="F56" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3011,51 +3011,51 @@
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
@@ -3319,51 +3319,51 @@
       </c>
       <c r="C76" t="s">
         <v>123</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>94</v>
       </c>
       <c r="F76" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>49</v>
       </c>
       <c r="F77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>126</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3507,71 +3507,71 @@
       </c>
       <c r="C86" t="s">
         <v>135</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>49</v>
       </c>
       <c r="F86" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>137</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>140</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3621,51 +3621,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>143</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>144</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>145</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4162,68 +4162,68 @@
       </c>
       <c r="C121" t="s">
         <v>183</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>49</v>
       </c>
       <c r="F121" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>185</v>
       </c>
       <c r="D122">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>186</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>187</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>49</v>
       </c>
       <c r="F124" t="s">
         <v>188</v>
       </c>
     </row>
@@ -4543,51 +4543,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>216</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>67</v>
       </c>
       <c r="F142" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>217</v>
       </c>
       <c r="D143">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>218</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
@@ -4695,51 +4695,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>228</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>146</v>
       </c>
       <c r="C153" t="s">
         <v>229</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>146</v>
       </c>
       <c r="C154" t="s">
         <v>230</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
@@ -4757,79 +4757,79 @@
         <v>232</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>233</v>
       </c>
       <c r="D156">
         <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>234</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>235</v>
       </c>
       <c r="D158">
         <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>236</v>
       </c>
       <c r="D159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>237</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>238</v>
@@ -4861,51 +4861,51 @@
         <v>59</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>242</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>243</v>
       </c>
       <c r="D164">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>170</v>
       </c>
       <c r="F164" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>244</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="F165" t="s">
         <v>15</v>
       </c>
     </row>
@@ -5159,51 +5159,51 @@
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>259</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>260</v>
       </c>
       <c r="D5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>49</v>
       </c>
       <c r="F5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>261</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5324,88 +5324,88 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>269</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>270</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>271</v>
       </c>
       <c r="F14" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>273</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>274</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>275</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
@@ -5543,91 +5543,91 @@
       </c>
       <c r="C25" t="s">
         <v>285</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
       <c r="F25" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>287</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>288</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>289</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>67</v>
       </c>
       <c r="F28" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>290</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>291</v>
       </c>
     </row>
@@ -5768,51 +5768,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>299</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>300</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>49</v>
       </c>
       <c r="F38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>301</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5845,51 +5845,51 @@
       </c>
       <c r="C41" t="s">
         <v>303</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>49</v>
       </c>
       <c r="F41" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>304</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>305</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="F43" t="s">
@@ -5976,68 +5976,68 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>313</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>314</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>315</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>316</v>
       </c>
       <c r="F50" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>318</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -6084,51 +6084,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>322</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>323</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>324</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -6198,51 +6198,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>328</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>329</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>94</v>
       </c>
       <c r="F61" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>331</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>53</v>
       </c>
     </row>
@@ -6252,51 +6252,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>332</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>333</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>334</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
       <c r="F65" t="s">
@@ -6420,51 +6420,51 @@
       </c>
       <c r="C72" t="s">
         <v>343</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>344</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>345</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>45</v>
       </c>
       <c r="F74" t="s">
@@ -6694,51 +6694,51 @@
       </c>
       <c r="C86" t="s">
         <v>361</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>94</v>
       </c>
       <c r="F86" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>362</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>363</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>364</v>
       </c>
     </row>
@@ -6748,51 +6748,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>365</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>366</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>49</v>
       </c>
       <c r="F90" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>367</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6845,51 +6845,51 @@
       </c>
       <c r="C94" t="s">
         <v>372</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>373</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>67</v>
       </c>
       <c r="F95" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>374</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>26</v>
       </c>
       <c r="F96" t="s">
@@ -7514,51 +7514,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>417</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>418</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>419</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
@@ -7579,51 +7579,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>422</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>170</v>
       </c>
       <c r="F134" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>424</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>425</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>35</v>
       </c>
     </row>
@@ -7896,68 +7896,68 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>445</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>447</v>
       </c>
       <c r="D154">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>448</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>449</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>49</v>
       </c>
       <c r="F156" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
@@ -8105,51 +8105,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>460</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>442</v>
       </c>
       <c r="F166" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>461</v>
       </c>
       <c r="D167">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>462</v>
       </c>
       <c r="D168">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>40</v>
       </c>
       <c r="F168" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
@@ -8201,85 +8201,85 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>467</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>468</v>
       </c>
       <c r="D173">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>49</v>
       </c>
       <c r="F173" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>469</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>49</v>
       </c>
       <c r="F174" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>470</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>37</v>
       </c>
       <c r="F175" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>472</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>