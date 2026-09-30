--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2155,62 +2155,62 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
@@ -2234,51 +2234,51 @@
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2533,51 +2533,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2607,51 +2607,51 @@
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>53</v>
       </c>
     </row>
@@ -3072,51 +3072,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
@@ -3528,51 +3528,51 @@
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>49</v>
       </c>
       <c r="F74" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
@@ -3956,51 +3956,51 @@
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>49</v>
       </c>
       <c r="F96" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>168</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>139</v>
       </c>
       <c r="F98" t="s">
         <v>169</v>
       </c>
     </row>
@@ -4027,51 +4027,51 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>61</v>
       </c>
       <c r="F102" t="s">
         <v>174</v>
       </c>
     </row>
@@ -4566,51 +4566,51 @@
       </c>
       <c r="C128" t="s">
         <v>210</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>49</v>
       </c>
       <c r="F128" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>211</v>
       </c>
       <c r="D129">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>49</v>
       </c>
       <c r="F130" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4780,51 +4780,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>227</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>228</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>14</v>
       </c>
       <c r="F143" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>229</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>28</v>
       </c>
       <c r="F144" t="s">
         <v>230</v>
       </c>
     </row>
@@ -5039,99 +5039,99 @@
         <v>49</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>248</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>249</v>
       </c>
       <c r="D160">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>250</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>61</v>
       </c>
       <c r="F161" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>252</v>
       </c>
       <c r="D162">
         <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>61</v>
       </c>
       <c r="F162" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>254</v>
       </c>
       <c r="D163">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>28</v>
       </c>
       <c r="F163" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>256</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>28</v>
       </c>
       <c r="F164" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5169,51 +5169,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>261</v>
       </c>
       <c r="D167">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>139</v>
       </c>
       <c r="F167" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>262</v>
       </c>
       <c r="D168">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>28</v>
       </c>
       <c r="F168" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>263</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>49</v>
       </c>
       <c r="F169" t="s">
         <v>104</v>
       </c>
     </row>
@@ -5398,71 +5398,71 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>277</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>125</v>
       </c>
       <c r="F2" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>278</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>61</v>
       </c>
       <c r="F3" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>280</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>281</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>88</v>
       </c>
     </row>
@@ -5740,51 +5740,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>300</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>301</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>302</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5891,51 +5891,51 @@
       </c>
       <c r="C28" t="s">
         <v>309</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>311</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>313</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6136,108 +6136,108 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>325</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>326</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>327</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>328</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>329</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>330</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46" t="s">
         <v>331</v>
       </c>
     </row>
@@ -6304,51 +6304,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>336</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>337</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>338</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>339</v>
       </c>
     </row>
@@ -6535,191 +6535,191 @@
       </c>
       <c r="C62" t="s">
         <v>351</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>352</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>49</v>
       </c>
       <c r="F63" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>354</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>355</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
       <c r="F65" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>356</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>357</v>
       </c>
       <c r="D67">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>125</v>
       </c>
       <c r="F67" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>359</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>28</v>
       </c>
       <c r="F68" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>360</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>361</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>362</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>49</v>
       </c>
       <c r="F71" t="s">
@@ -6752,71 +6752,71 @@
       </c>
       <c r="C73" t="s">
         <v>365</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>367</v>
       </c>
       <c r="D74">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>369</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>370</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6883,51 +6883,51 @@
       </c>
       <c r="C80" t="s">
         <v>375</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>376</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>377</v>
       </c>
       <c r="F81" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>379</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>49</v>
       </c>
       <c r="F82" t="s">
@@ -7744,51 +7744,51 @@
       </c>
       <c r="C125" t="s">
         <v>440</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
       <c r="F125" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>441</v>
       </c>
       <c r="D126">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>49</v>
       </c>
       <c r="F126" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>442</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>49</v>
       </c>
       <c r="F127" t="s">
@@ -7838,51 +7838,51 @@
       </c>
       <c r="C130" t="s">
         <v>446</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
       <c r="F130" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>448</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>28</v>
       </c>
       <c r="F131" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>449</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>61</v>
       </c>
       <c r="F132" t="s">
         <v>450</v>
       </c>
     </row>
@@ -7906,51 +7906,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>452</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>125</v>
       </c>
       <c r="F134" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>454</v>
       </c>
       <c r="D135">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>455</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>456</v>
@@ -8019,51 +8019,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>463</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>28</v>
       </c>
       <c r="F141" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>464</v>
       </c>
       <c r="D142">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>61</v>
       </c>
       <c r="F142" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>466</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
@@ -8115,51 +8115,51 @@
         <v>471</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>472</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>473</v>
       </c>
       <c r="D148">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>474</v>
       </c>
       <c r="D149">
         <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>475</v>
@@ -8177,51 +8177,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>477</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>125</v>
       </c>
       <c r="F151" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>478</v>
       </c>
       <c r="D152">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>479</v>
       </c>
       <c r="D153">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
       <c r="F153" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
@@ -8236,51 +8236,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>481</v>
       </c>
       <c r="D155">
         <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>482</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>28</v>
       </c>
       <c r="F156" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>484</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>61</v>
       </c>
       <c r="F157" t="s">
         <v>381</v>
       </c>
     </row>
@@ -8425,130 +8425,130 @@
         <v>169</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>497</v>
       </c>
       <c r="D167">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>498</v>
       </c>
       <c r="D168">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>499</v>
       </c>
       <c r="D169">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>49</v>
       </c>
       <c r="F169" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>500</v>
       </c>
       <c r="D170">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>416</v>
       </c>
       <c r="F170" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>501</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>502</v>
       </c>
       <c r="D172">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>125</v>
       </c>
       <c r="F172" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>504</v>
       </c>
       <c r="D173">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>505</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>125</v>
       </c>
       <c r="F174" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
@@ -8651,51 +8651,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>514</v>
       </c>
       <c r="D181">
         <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>32</v>
       </c>
       <c r="F181" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>515</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>61</v>
       </c>
       <c r="F182" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>516</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>139</v>
       </c>
       <c r="F183" t="s">
         <v>193</v>
       </c>
     </row>
@@ -9055,51 +9055,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>545</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>275</v>
       </c>
       <c r="F206" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>546</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>