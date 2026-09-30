--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -1660,51 +1660,51 @@
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20">
         <v>20.0</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21">
         <v>20.0</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
@@ -1714,51 +1714,51 @@
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
@@ -1959,51 +1959,51 @@
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>10.0</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2190,51 +2190,51 @@
       </c>
       <c r="C47" t="s">
         <v>71</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>72</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>73</v>
       </c>
       <c r="F48" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>75</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
@@ -2514,51 +2514,51 @@
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>97</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>98</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2639,51 +2639,51 @@
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>104</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>105</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>106</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
@@ -2753,91 +2753,91 @@
       </c>
       <c r="C78" t="s">
         <v>112</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>113</v>
       </c>
       <c r="D79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>114</v>
       </c>
       <c r="F79" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>115</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>116</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>76</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>117</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
@@ -3092,51 +3092,51 @@
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>134</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>2.5</v>
       </c>
       <c r="C97" t="s">
         <v>135</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="B98">
         <v>2.5</v>
       </c>
       <c r="C98" t="s">
         <v>136</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3343,79 +3343,79 @@
         <v>154</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="C112" t="s">
         <v>155</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="C113" t="s">
         <v>156</v>
       </c>
       <c r="D113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="C114" t="s">
         <v>157</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="C115" t="s">
         <v>158</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="C116" t="s">
         <v>159</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -3544,51 +3544,51 @@
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>166</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>167</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>168</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
@@ -3689,51 +3689,51 @@
       </c>
       <c r="C14" t="s">
         <v>177</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>178</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>179</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
@@ -3837,51 +3837,51 @@
       </c>
       <c r="C22" t="s">
         <v>186</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>187</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>188</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>189</v>
       </c>
     </row>
@@ -3891,51 +3891,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>190</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>191</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>192</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
@@ -4141,51 +4141,51 @@
       </c>
       <c r="C39" t="s">
         <v>207</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>208</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>209</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>45</v>
       </c>
     </row>
@@ -4491,51 +4491,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>228</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>229</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>230</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
@@ -4744,51 +4744,51 @@
       </c>
       <c r="C72" t="s">
         <v>243</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>245</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>201</v>
       </c>
       <c r="F73" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>247</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4801,51 +4801,51 @@
       </c>
       <c r="C75" t="s">
         <v>248</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>249</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>250</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
     </row>
@@ -5350,88 +5350,88 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>282</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>283</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>284</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>285</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>286</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5452,113 +5452,113 @@
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>288</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>289</v>
       </c>
       <c r="D112">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>290</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>291</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>201</v>
       </c>
       <c r="F114" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>293</v>
       </c>
       <c r="D115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="C116" t="s">
         <v>294</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>161</v>
       </c>
       <c r="F116" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>296</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
@@ -5778,82 +5778,82 @@
         <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>313</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>314</v>
       </c>
       <c r="D134">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>153</v>
       </c>
       <c r="F134" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>316</v>
       </c>
       <c r="D135">
         <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>317</v>
       </c>
       <c r="D136">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>