--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -2024,91 +2024,91 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2417,51 +2417,51 @@
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>43</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2545,51 +2545,51 @@
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2602,51 +2602,51 @@
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>31</v>
       </c>
       <c r="F37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>31</v>
       </c>
       <c r="F38" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>75</v>
       </c>
       <c r="F39" t="s">
@@ -2659,51 +2659,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>79</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>80</v>
       </c>
     </row>
@@ -2944,91 +2944,91 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>43</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3061,51 +3061,51 @@
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
       <c r="F62" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3152,51 +3152,51 @@
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>22</v>
       </c>
       <c r="F66" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>118</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
       <c r="F68" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3346,125 +3346,125 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>31</v>
       </c>
       <c r="F77" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>137</v>
       </c>
       <c r="D79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>138</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>31</v>
       </c>
       <c r="F80" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>31</v>
       </c>
       <c r="F81" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>142</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
@@ -3634,51 +3634,51 @@
       </c>
       <c r="C91" t="s">
         <v>154</v>
       </c>
       <c r="D91">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>22</v>
       </c>
       <c r="F91" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>155</v>
       </c>
       <c r="D92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>127</v>
       </c>
       <c r="F92" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4013,51 +4013,51 @@
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>184</v>
       </c>
       <c r="F111" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>186</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>52</v>
       </c>
       <c r="F112" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>187</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4087,51 +4087,51 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>189</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>190</v>
       </c>
       <c r="D116">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>191</v>
       </c>
       <c r="D117">
         <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4281,51 +4281,51 @@
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>22</v>
       </c>
       <c r="F125" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>43</v>
       </c>
       <c r="F126" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>205</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4829,51 +4829,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>243</v>
       </c>
       <c r="D159">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>43</v>
       </c>
       <c r="F159" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>244</v>
       </c>
       <c r="D160">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>245</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>127</v>
       </c>
       <c r="F161" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
@@ -5470,51 +5470,51 @@
       </c>
       <c r="C23" t="s">
         <v>284</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>285</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>286</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
@@ -5732,51 +5732,51 @@
       </c>
       <c r="C37" t="s">
         <v>300</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>301</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>303</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>304</v>
       </c>
     </row>
@@ -5840,71 +5840,71 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>309</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>310</v>
       </c>
       <c r="D44">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>311</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>312</v>
       </c>
       <c r="F45" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>314</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>43</v>
       </c>
       <c r="F46" t="s">
@@ -6182,51 +6182,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>331</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>332</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>333</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6370,51 +6370,51 @@
       </c>
       <c r="C71" t="s">
         <v>343</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>31</v>
       </c>
       <c r="F71" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>345</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>43</v>
       </c>
       <c r="F72" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>346</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -6538,71 +6538,71 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>358</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>359</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>230</v>
       </c>
       <c r="F81" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>360</v>
       </c>
       <c r="D82">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>361</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
@@ -6615,85 +6615,85 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>363</v>
       </c>
       <c r="D84">
         <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>364</v>
       </c>
       <c r="D85">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>365</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>366</v>
       </c>
       <c r="D87">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>367</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>19</v>
       </c>
       <c r="F88" t="s">
         <v>133</v>
       </c>
     </row>
@@ -6954,51 +6954,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>385</v>
       </c>
       <c r="D102">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>386</v>
       </c>
       <c r="D103">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>31</v>
       </c>
       <c r="F103" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>387</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>34</v>
       </c>
       <c r="F104" t="s">
@@ -7054,71 +7054,71 @@
       </c>
       <c r="C107" t="s">
         <v>391</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>392</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>393</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>75</v>
       </c>
       <c r="F109" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>394</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>31</v>
       </c>
       <c r="F110" t="s">
@@ -7265,71 +7265,71 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>404</v>
       </c>
       <c r="D118">
         <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>405</v>
       </c>
       <c r="D119">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>195</v>
       </c>
       <c r="F119" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>406</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>115</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>407</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>43</v>
       </c>
       <c r="F121" t="s">
         <v>58</v>
       </c>
     </row>
@@ -7476,51 +7476,51 @@
       </c>
       <c r="C129" t="s">
         <v>415</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>127</v>
       </c>
       <c r="F129" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>416</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>167</v>
       </c>
       <c r="F130" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>417</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>31</v>
       </c>
       <c r="F131" t="s">
@@ -7570,51 +7570,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>422</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>31</v>
       </c>
       <c r="F134" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>423</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>43</v>
       </c>
       <c r="F135" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>424</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
@@ -7914,65 +7914,65 @@
         <v>448</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>449</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>450</v>
       </c>
       <c r="D157">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>451</v>
       </c>
       <c r="D158">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>31</v>
       </c>
       <c r="F158" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>452</v>
       </c>
       <c r="D159">
         <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>34</v>
       </c>
       <c r="F159" t="s">
         <v>453</v>
       </c>
     </row>
@@ -8114,51 +8114,51 @@
         <v>319</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>464</v>
       </c>
       <c r="D169">
         <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>465</v>
       </c>
       <c r="D170">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>127</v>
       </c>
       <c r="F170" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>467</v>
       </c>
       <c r="D171">
         <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>127</v>
       </c>
       <c r="F171" t="s">
         <v>466</v>
       </c>
     </row>
@@ -8213,51 +8213,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>472</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>43</v>
       </c>
       <c r="F175" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>473</v>
       </c>
       <c r="D176">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>474</v>
       </c>
       <c r="D177">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>475</v>
@@ -8357,51 +8357,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>481</v>
       </c>
       <c r="D184">
         <v>20</v>
       </c>
       <c r="E184" t="s">
         <v>75</v>
       </c>
       <c r="F184" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>483</v>
       </c>
       <c r="D185">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>167</v>
       </c>
       <c r="F185" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>484</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>22</v>
       </c>
       <c r="F186" t="s">
         <v>111</v>
       </c>
     </row>