--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -2488,51 +2488,51 @@
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
@@ -2693,51 +2693,51 @@
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
@@ -2918,51 +2918,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
@@ -2978,51 +2978,51 @@
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
@@ -3215,51 +3215,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>78</v>
       </c>
       <c r="F50" t="s">
         <v>94</v>
       </c>
     </row>
@@ -3269,51 +3269,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
@@ -3323,51 +3323,51 @@
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
@@ -3765,51 +3765,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>136</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>137</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
@@ -3856,51 +3856,51 @@
       </c>
       <c r="C82" t="s">
         <v>142</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>78</v>
       </c>
       <c r="F82" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
         <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>65</v>
       </c>
       <c r="F84" t="s">
@@ -4221,51 +4221,51 @@
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>78</v>
       </c>
       <c r="F101" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>78</v>
       </c>
       <c r="F102" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>175</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>65</v>
       </c>
       <c r="F103" t="s">
@@ -4398,51 +4398,51 @@
       </c>
       <c r="C110" t="s">
         <v>183</v>
       </c>
       <c r="D110">
         <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>78</v>
       </c>
       <c r="F110" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>184</v>
       </c>
       <c r="D111">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>78</v>
       </c>
       <c r="F111" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>185</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4802,51 +4802,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>213</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>22</v>
       </c>
       <c r="F132" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>215</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>216</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>217</v>
@@ -4912,65 +4912,65 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>223</v>
       </c>
       <c r="D139">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>109</v>
       </c>
       <c r="F139" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>225</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>226</v>
       </c>
       <c r="D141">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>227</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>228</v>
@@ -5016,51 +5016,51 @@
         <v>231</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>233</v>
       </c>
       <c r="D147">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>235</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
@@ -5163,51 +5163,51 @@
         <v>244</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>245</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>246</v>
       </c>
       <c r="D156">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>109</v>
       </c>
       <c r="F156" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>248</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -5403,51 +5403,51 @@
         <v>234</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>265</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>266</v>
       </c>
       <c r="D171">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>78</v>
       </c>
       <c r="F171" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>268</v>
       </c>
       <c r="D172">
         <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
@@ -5575,96 +5575,96 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>280</v>
       </c>
       <c r="D181">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>65</v>
       </c>
       <c r="F181" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>282</v>
       </c>
       <c r="D182">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>283</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>109</v>
       </c>
       <c r="F183" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>285</v>
       </c>
       <c r="D184">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>286</v>
       </c>
       <c r="D185">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>287</v>
       </c>
       <c r="D186">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
       <c r="F186" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
@@ -5854,51 +5854,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>300</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>301</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>78</v>
       </c>
       <c r="F3" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
@@ -6062,51 +6062,51 @@
       </c>
       <c r="C12" t="s">
         <v>313</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>131</v>
       </c>
       <c r="F12" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>314</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>315</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
     </row>
@@ -6250,71 +6250,71 @@
       </c>
       <c r="C22" t="s">
         <v>324</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>325</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="F23" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>327</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>169</v>
       </c>
       <c r="F24" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>329</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
@@ -6367,91 +6367,91 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>334</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>335</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>336</v>
       </c>
       <c r="F29" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>338</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>339</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>340</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -6791,91 +6791,91 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>364</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>365</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>78</v>
       </c>
       <c r="F52" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>366</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>367</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>65</v>
       </c>
       <c r="F54" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>369</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55" t="s">
@@ -6951,91 +6951,91 @@
       </c>
       <c r="C59" t="s">
         <v>375</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>376</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>378</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>65</v>
       </c>
       <c r="F61" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>379</v>
       </c>
       <c r="D62">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>380</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>169</v>
       </c>
       <c r="F63" t="s">
         <v>381</v>
       </c>
     </row>
@@ -7128,51 +7128,51 @@
       </c>
       <c r="C68" t="s">
         <v>386</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>22</v>
       </c>
       <c r="F68" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>387</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>388</v>
       </c>
       <c r="F69" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>390</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>169</v>
       </c>
       <c r="F70" t="s">
@@ -7949,51 +7949,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>438</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>439</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>78</v>
       </c>
       <c r="F112" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>441</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>109</v>
       </c>
       <c r="F113" t="s">
@@ -8029,51 +8029,51 @@
       </c>
       <c r="C115" t="s">
         <v>444</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>446</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>65</v>
       </c>
       <c r="F116" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>447</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
@@ -8266,51 +8266,51 @@
       </c>
       <c r="C127" t="s">
         <v>459</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
       <c r="F127" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>461</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>109</v>
       </c>
       <c r="F128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>462</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
     </row>
@@ -8320,51 +8320,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>463</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>464</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>388</v>
       </c>
       <c r="F131" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>466</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>336</v>
       </c>
       <c r="F132" t="s">
         <v>337</v>
       </c>
     </row>
@@ -8504,82 +8504,82 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>481</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>109</v>
       </c>
       <c r="F141" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>482</v>
       </c>
       <c r="D142">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>109</v>
       </c>
       <c r="F142" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>484</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>485</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>486</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>487</v>
@@ -8659,51 +8659,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>494</v>
       </c>
       <c r="D151">
         <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
       <c r="F151" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>496</v>
       </c>
       <c r="D152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>92</v>
       </c>
       <c r="F152" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>498</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>336</v>
       </c>
       <c r="F153" t="s">
         <v>499</v>
       </c>
     </row>
@@ -8741,82 +8741,82 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>502</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
       <c r="F156" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>504</v>
       </c>
       <c r="D157">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>14</v>
       </c>
       <c r="F157" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>505</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>506</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>65</v>
       </c>
       <c r="F159" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>507</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>336</v>
       </c>
       <c r="F160" t="s">
         <v>337</v>
       </c>
     </row>
@@ -8837,51 +8837,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>509</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>131</v>
       </c>
       <c r="F162" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>510</v>
       </c>
       <c r="D163">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>511</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>65</v>
       </c>
       <c r="F164" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
@@ -8933,99 +8933,99 @@
         <v>515</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>516</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>517</v>
       </c>
       <c r="D169">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>147</v>
       </c>
       <c r="F169" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>519</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>10</v>
       </c>
       <c r="F170" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>521</v>
       </c>
       <c r="D171">
         <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>522</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>523</v>
       </c>
       <c r="D173">
         <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>109</v>
       </c>
       <c r="F173" t="s">
         <v>442</v>
       </c>
     </row>
@@ -9131,51 +9131,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>532</v>
       </c>
       <c r="D180">
         <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>10</v>
       </c>
       <c r="F180" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>533</v>
       </c>
       <c r="D181">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>14</v>
       </c>
       <c r="F181" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>534</v>
       </c>
       <c r="D182">
         <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
@@ -9227,68 +9227,68 @@
         <v>257</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>539</v>
       </c>
       <c r="D186">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>540</v>
       </c>
       <c r="D187">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>78</v>
       </c>
       <c r="F187" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>542</v>
       </c>
       <c r="D188">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>543</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>22</v>
       </c>
       <c r="F189" t="s">
         <v>99</v>
       </c>
     </row>
@@ -9346,51 +9346,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>548</v>
       </c>
       <c r="D193">
         <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
       <c r="F193" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>550</v>
       </c>
       <c r="D194">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E194" t="s">
         <v>109</v>
       </c>
       <c r="F194" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>552</v>
       </c>
       <c r="D195">
         <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
@@ -9800,51 +9800,51 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>585</v>
       </c>
       <c r="D222">
         <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>434</v>
       </c>
       <c r="F222" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>586</v>
       </c>
       <c r="D223">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E223" t="s">
         <v>10</v>
       </c>
       <c r="F223" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>221</v>
       </c>
       <c r="C224" t="s">
         <v>587</v>
       </c>
       <c r="D224">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>22</v>
       </c>
       <c r="F224" t="s">
         <v>214</v>
       </c>
     </row>