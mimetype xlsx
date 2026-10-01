--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2609,85 +2609,85 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
@@ -2819,51 +2819,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>46</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>47</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>49</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3049,51 +3049,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>62</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>64</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>65</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>66</v>
       </c>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
@@ -3106,71 +3106,71 @@
       </c>
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>70</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>72</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
       <c r="F49" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3274,51 +3274,51 @@
       </c>
       <c r="C55" t="s">
         <v>83</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>84</v>
       </c>
       <c r="F55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>86</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>87</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>88</v>
       </c>
       <c r="F57" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3348,51 +3348,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>93</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>94</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>88</v>
       </c>
       <c r="F60" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>96</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3858,51 +3858,51 @@
       </c>
       <c r="C86" t="s">
         <v>133</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>42</v>
       </c>
       <c r="F86" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>135</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>136</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>110</v>
       </c>
       <c r="F88" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4029,102 +4029,102 @@
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>148</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>150</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>151</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>152</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>153</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
@@ -4154,51 +4154,51 @@
       </c>
       <c r="C102" t="s">
         <v>156</v>
       </c>
       <c r="D102">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>42</v>
       </c>
       <c r="F102" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>158</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>160</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>42</v>
       </c>
       <c r="F104" t="s">
@@ -4228,51 +4228,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>163</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>164</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>166</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
@@ -4405,51 +4405,51 @@
       </c>
       <c r="C115" t="s">
         <v>177</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>178</v>
       </c>
       <c r="F115" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>180</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>182</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
@@ -4633,88 +4633,88 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>199</v>
       </c>
       <c r="D128">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>42</v>
       </c>
       <c r="F128" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>201</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>202</v>
       </c>
       <c r="D130">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>42</v>
       </c>
       <c r="F131" t="s">
         <v>205</v>
       </c>
     </row>
@@ -4783,51 +4783,51 @@
         <v>200</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>212</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>213</v>
       </c>
       <c r="D137">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>17</v>
       </c>
       <c r="F137" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>214</v>
       </c>
       <c r="D138">
         <v>21</v>
       </c>
       <c r="E138" t="s">
         <v>42</v>
       </c>
       <c r="F138" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4851,51 +4851,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>217</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>110</v>
       </c>
       <c r="F140" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>218</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>219</v>
       </c>
       <c r="D142">
         <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>221</v>
@@ -5327,51 +5327,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>257</v>
       </c>
       <c r="D171">
         <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>20</v>
       </c>
       <c r="F171" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>258</v>
       </c>
       <c r="D172">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>42</v>
       </c>
       <c r="F172" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>260</v>
       </c>
       <c r="D173">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>17</v>
       </c>
       <c r="F173" t="s">
         <v>261</v>
       </c>
     </row>
@@ -5488,51 +5488,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>272</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>273</v>
       </c>
       <c r="D182">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>191</v>
       </c>
       <c r="F182" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>275</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>17</v>
       </c>
       <c r="F183" t="s">
         <v>52</v>
       </c>
     </row>
@@ -5805,51 +5805,51 @@
       </c>
       <c r="C8" t="s">
         <v>290</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>110</v>
       </c>
       <c r="F8" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>292</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>110</v>
       </c>
       <c r="F9" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>294</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
@@ -5893,51 +5893,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>297</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>298</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>299</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
@@ -5981,51 +5981,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>303</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>304</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>305</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
@@ -6370,51 +6370,51 @@
       </c>
       <c r="C40" t="s">
         <v>327</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>329</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>331</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6535,91 +6535,91 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>340</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>341</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>342</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>88</v>
       </c>
       <c r="F51" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>343</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>84</v>
       </c>
       <c r="F52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>344</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
@@ -6974,71 +6974,71 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>368</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>369</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>110</v>
       </c>
       <c r="F73" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>371</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>372</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>110</v>
       </c>
       <c r="F75" t="s">
         <v>293</v>
       </c>
     </row>
@@ -7105,51 +7105,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>377</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>378</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>178</v>
       </c>
       <c r="F80" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>380</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7182,51 +7182,51 @@
       </c>
       <c r="C83" t="s">
         <v>382</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>191</v>
       </c>
       <c r="F83" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>383</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>384</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
@@ -7589,51 +7589,51 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>411</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>412</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>413</v>
       </c>
       <c r="F106" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>415</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
@@ -7706,51 +7706,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>420</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>421</v>
       </c>
       <c r="D112">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>422</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>330</v>
       </c>
     </row>
@@ -8316,51 +8316,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>462</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>463</v>
       </c>
       <c r="D147">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>464</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
@@ -8443,51 +8443,51 @@
         <v>471</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>472</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>473</v>
       </c>
       <c r="D155">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>474</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>17</v>
       </c>
       <c r="F156" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
@@ -8525,51 +8525,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>478</v>
       </c>
       <c r="D159">
         <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>110</v>
       </c>
       <c r="F159" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>479</v>
       </c>
       <c r="D160">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>480</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
       <c r="F161" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
@@ -8587,51 +8587,51 @@
         <v>484</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>485</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>486</v>
       </c>
       <c r="D164">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>91</v>
       </c>
       <c r="F164" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>487</v>
       </c>
       <c r="D165">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
@@ -8982,51 +8982,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>517</v>
       </c>
       <c r="D188">
         <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>519</v>
       </c>
       <c r="D189">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>191</v>
       </c>
       <c r="F189" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>521</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>17</v>
       </c>
       <c r="F190" t="s">
         <v>52</v>
       </c>
     </row>
@@ -9166,51 +9166,51 @@
         <v>313</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>532</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>533</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>110</v>
       </c>
       <c r="F200" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>534</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>110</v>
       </c>
       <c r="F201" t="s">
         <v>293</v>
       </c>
     </row>
@@ -9282,51 +9282,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>539</v>
       </c>
       <c r="D206">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>42</v>
       </c>
       <c r="F206" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>540</v>
       </c>
       <c r="D207">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>541</v>
       </c>
       <c r="D208">
         <v>22</v>
       </c>
       <c r="E208" t="s">
         <v>17</v>
       </c>
       <c r="F208" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
@@ -9542,51 +9542,51 @@
         <v>557</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>558</v>
       </c>
       <c r="D222">
         <v>21</v>
       </c>
       <c r="E222" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>559</v>
       </c>
       <c r="D223">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>560</v>
       </c>
       <c r="D224">
         <v>22</v>
       </c>
       <c r="E224" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="C225" t="s">
         <v>561</v>
@@ -9652,51 +9652,51 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>567</v>
       </c>
       <c r="D229">
         <v>21</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>569</v>
       </c>
       <c r="D230">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E230" t="s">
         <v>483</v>
       </c>
       <c r="F230" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>570</v>
       </c>
       <c r="D231">
         <v>21</v>
       </c>
       <c r="E231" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>