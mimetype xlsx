--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2521,51 +2521,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>29</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
@@ -2592,102 +2592,102 @@
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>34</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2811,51 +2811,51 @@
       </c>
       <c r="C32" t="s">
         <v>48</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>46</v>
       </c>
       <c r="F34" t="s">
         <v>47</v>
       </c>
     </row>
@@ -2865,119 +2865,119 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>53</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>54</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>55</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>56</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>57</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>58</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
@@ -3109,51 +3109,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>71</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>72</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
@@ -3274,51 +3274,51 @@
       </c>
       <c r="C58" t="s">
         <v>83</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>84</v>
       </c>
       <c r="F58" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>86</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>87</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
@@ -3348,51 +3348,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>90</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>91</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>93</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3422,51 +3422,51 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>97</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>98</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>99</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
@@ -3615,51 +3615,51 @@
       </c>
       <c r="C77" t="s">
         <v>109</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>111</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>112</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
@@ -3980,51 +3980,51 @@
       </c>
       <c r="C96" t="s">
         <v>139</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>19</v>
       </c>
       <c r="F96" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>141</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>142</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>119</v>
       </c>
       <c r="F98" t="s">
         <v>120</v>
       </c>
     </row>
@@ -4151,51 +4151,51 @@
       </c>
       <c r="C105" t="s">
         <v>152</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>75</v>
       </c>
       <c r="F105" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>154</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>75</v>
       </c>
       <c r="F106" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>155</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>23</v>
       </c>
     </row>
@@ -4638,85 +4638,85 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>193</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>19</v>
       </c>
       <c r="F131" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>194</v>
       </c>
       <c r="D132">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
       <c r="F132" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>196</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>198</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>84</v>
       </c>
       <c r="F134" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>200</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>126</v>
       </c>
       <c r="F135" t="s">
         <v>201</v>
       </c>
     </row>
@@ -5009,51 +5009,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>229</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>75</v>
       </c>
       <c r="F153" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>231</v>
       </c>
       <c r="D154">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>19</v>
       </c>
       <c r="F154" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>232</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>75</v>
       </c>
       <c r="F155" t="s">
         <v>233</v>
       </c>
     </row>
@@ -5329,102 +5329,102 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>261</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>19</v>
       </c>
       <c r="F172" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>262</v>
       </c>
       <c r="D173">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>263</v>
       </c>
       <c r="F173" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>265</v>
       </c>
       <c r="D174">
         <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>75</v>
       </c>
       <c r="F174" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>266</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>84</v>
       </c>
       <c r="F175" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>267</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>19</v>
       </c>
       <c r="F176" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>269</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>19</v>
       </c>
       <c r="F177" t="s">
         <v>270</v>
       </c>
     </row>
@@ -5712,51 +5712,51 @@
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>289</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>290</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>291</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5931,51 +5931,51 @@
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>301</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>303</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>304</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>119</v>
       </c>
       <c r="F20" t="s">
         <v>305</v>
       </c>
     </row>
@@ -6096,51 +6096,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>316</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>317</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>319</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6448,51 +6448,51 @@
       </c>
       <c r="C47" t="s">
         <v>338</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>339</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>340</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
@@ -6545,51 +6545,51 @@
       </c>
       <c r="C52" t="s">
         <v>344</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>346</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>239</v>
       </c>
       <c r="F53" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>348</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6639,51 +6639,51 @@
       </c>
       <c r="C57" t="s">
         <v>351</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>352</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>119</v>
       </c>
       <c r="F58" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>353</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>23</v>
       </c>
     </row>
@@ -6784,51 +6784,51 @@
       </c>
       <c r="C65" t="s">
         <v>361</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>362</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>363</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6858,88 +6858,88 @@
       </c>
       <c r="C69" t="s">
         <v>365</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>239</v>
       </c>
       <c r="F69" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>366</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>367</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>119</v>
       </c>
       <c r="F71" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>369</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>371</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>75</v>
       </c>
       <c r="F73" t="s">
         <v>162</v>
       </c>
     </row>
@@ -6989,91 +6989,91 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>374</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>375</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>95</v>
       </c>
       <c r="F77" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>376</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>119</v>
       </c>
       <c r="F78" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>378</v>
       </c>
       <c r="D79">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>379</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>174</v>
       </c>
       <c r="F80" t="s">
@@ -7143,85 +7143,85 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>383</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>384</v>
       </c>
       <c r="D85">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>385</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>386</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>387</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7479,51 +7479,51 @@
       </c>
       <c r="C102" t="s">
         <v>408</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>126</v>
       </c>
       <c r="F102" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>410</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>411</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>75</v>
       </c>
       <c r="F104" t="s">
         <v>412</v>
       </c>
     </row>
@@ -7533,51 +7533,51 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>413</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>414</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>415</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
     </row>
@@ -7610,51 +7610,51 @@
       </c>
       <c r="C109" t="s">
         <v>418</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>75</v>
       </c>
       <c r="F109" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>420</v>
       </c>
       <c r="D110">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>421</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
@@ -7815,71 +7815,71 @@
       </c>
       <c r="C120" t="s">
         <v>432</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>119</v>
       </c>
       <c r="F120" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>433</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>119</v>
       </c>
       <c r="F121" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>435</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>436</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>309</v>
       </c>
     </row>
@@ -8240,51 +8240,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>465</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>466</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>75</v>
       </c>
       <c r="F146" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>467</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>19</v>
       </c>
       <c r="F147" t="s">
         <v>184</v>
       </c>
     </row>
@@ -8645,51 +8645,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>500</v>
       </c>
       <c r="D169">
         <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>119</v>
       </c>
       <c r="F169" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>502</v>
       </c>
       <c r="D170">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>174</v>
       </c>
       <c r="F170" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>503</v>
       </c>
       <c r="D171">
         <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>19</v>
       </c>
       <c r="F171" t="s">
         <v>504</v>
       </c>
     </row>
@@ -9463,65 +9463,65 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>561</v>
       </c>
       <c r="D218">
         <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>84</v>
       </c>
       <c r="F218" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>562</v>
       </c>
       <c r="D219">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E219" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>218</v>
       </c>
       <c r="C220" t="s">
         <v>563</v>
       </c>
       <c r="D220">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E220" t="s">
         <v>440</v>
       </c>
       <c r="F220" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>564</v>
       </c>
       <c r="D221">
         <v>21</v>
       </c>
       <c r="E221" t="s">
         <v>84</v>
       </c>
       <c r="F221" t="s">
         <v>255</v>
       </c>
     </row>