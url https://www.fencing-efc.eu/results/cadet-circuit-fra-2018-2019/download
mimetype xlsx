--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2200,51 +2200,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -2425,91 +2425,91 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3041,91 +3041,91 @@
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>35</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>35</v>
       </c>
       <c r="F57" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
@@ -3281,51 +3281,51 @@
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>35</v>
       </c>
       <c r="F66" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>35</v>
       </c>
       <c r="F68" t="s">
@@ -3438,51 +3438,51 @@
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>135</v>
       </c>
       <c r="F74" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
@@ -3498,51 +3498,51 @@
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>22</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
@@ -3675,51 +3675,51 @@
       </c>
       <c r="C86" t="s">
         <v>158</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>159</v>
       </c>
       <c r="F86" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>163</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>22</v>
       </c>
       <c r="F88" t="s">
@@ -3735,51 +3735,51 @@
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>35</v>
       </c>
       <c r="F89" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>166</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>96</v>
       </c>
       <c r="F90" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>167</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
       <c r="F91" t="s">
@@ -3946,51 +3946,51 @@
       </c>
       <c r="C100" t="s">
         <v>181</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>182</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>183</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>184</v>
       </c>
     </row>
@@ -4003,51 +4003,51 @@
       </c>
       <c r="C103" t="s">
         <v>185</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>18</v>
       </c>
       <c r="F103" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>188</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>18</v>
       </c>
       <c r="F105" t="s">
@@ -4180,51 +4180,51 @@
       </c>
       <c r="C112" t="s">
         <v>200</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>201</v>
       </c>
       <c r="D113">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>203</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>35</v>
       </c>
       <c r="F114" t="s">
@@ -4260,51 +4260,51 @@
       </c>
       <c r="C116" t="s">
         <v>207</v>
       </c>
       <c r="D116">
         <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>209</v>
       </c>
       <c r="D117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>22</v>
       </c>
       <c r="F117" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>210</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>32</v>
       </c>
       <c r="F118" t="s">
@@ -4568,51 +4568,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>230</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>231</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>35</v>
       </c>
       <c r="F133" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>233</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>127</v>
       </c>
       <c r="F134" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4653,51 +4653,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>238</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>32</v>
       </c>
       <c r="F137" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>240</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>242</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>18</v>
       </c>
       <c r="F139" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4814,51 +4814,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
       <c r="F147" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>253</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>254</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>35</v>
       </c>
       <c r="F149" t="s">
         <v>138</v>
       </c>
     </row>
@@ -4899,51 +4899,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>259</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>260</v>
       </c>
       <c r="D153">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>261</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>32</v>
       </c>
       <c r="F154" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
@@ -5043,85 +5043,85 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>271</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
       <c r="F161" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>272</v>
       </c>
       <c r="D162">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>32</v>
       </c>
       <c r="F162" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>274</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="F163" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>275</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="F164" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>277</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="F165" t="s">
         <v>278</v>
       </c>
     </row>
@@ -5411,102 +5411,102 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>302</v>
       </c>
       <c r="D183">
         <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>18</v>
       </c>
       <c r="F183" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>304</v>
       </c>
       <c r="D184">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>14</v>
       </c>
       <c r="F184" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>305</v>
       </c>
       <c r="D185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>127</v>
       </c>
       <c r="F185" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>307</v>
       </c>
       <c r="D186">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>32</v>
       </c>
       <c r="F186" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>308</v>
       </c>
       <c r="D187">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="F187" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5733,51 +5733,51 @@
       </c>
       <c r="C11" t="s">
         <v>320</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>321</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>323</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
@@ -6521,51 +6521,51 @@
       </c>
       <c r="C51" t="s">
         <v>378</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
       <c r="F51" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>379</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>159</v>
       </c>
       <c r="F52" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>380</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
@@ -6661,51 +6661,51 @@
       </c>
       <c r="C58" t="s">
         <v>385</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>387</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>388</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>127</v>
       </c>
       <c r="F60" t="s">
         <v>306</v>
       </c>
     </row>
@@ -6875,51 +6875,51 @@
       </c>
       <c r="C69" t="s">
         <v>402</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>127</v>
       </c>
       <c r="F69" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>403</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>405</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
       <c r="F71" t="s">
@@ -7312,111 +7312,111 @@
       </c>
       <c r="C91" t="s">
         <v>434</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>32</v>
       </c>
       <c r="F91" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>435</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>32</v>
       </c>
       <c r="F92" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>436</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>127</v>
       </c>
       <c r="F93" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>437</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
       <c r="F94" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>438</v>
       </c>
       <c r="D95">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>127</v>
       </c>
       <c r="F95" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>439</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
@@ -7432,51 +7432,51 @@
       </c>
       <c r="C97" t="s">
         <v>440</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>18</v>
       </c>
       <c r="F97" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.5</v>
       </c>
       <c r="C98" t="s">
         <v>441</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>32</v>
       </c>
       <c r="F98" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.5</v>
       </c>
       <c r="C99" t="s">
         <v>442</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
       <c r="F99" t="s">
@@ -7612,111 +7612,111 @@
       </c>
       <c r="C106" t="s">
         <v>453</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.5</v>
       </c>
       <c r="C107" t="s">
         <v>454</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.5</v>
       </c>
       <c r="C108" t="s">
         <v>455</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.5</v>
       </c>
       <c r="C109" t="s">
         <v>456</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>18</v>
       </c>
       <c r="F109" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.5</v>
       </c>
       <c r="C110" t="s">
         <v>458</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>2.5</v>
       </c>
       <c r="C111" t="s">
         <v>459</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>127</v>
       </c>
       <c r="F111" t="s">
         <v>366</v>
       </c>
     </row>
@@ -7906,51 +7906,51 @@
       </c>
       <c r="C121" t="s">
         <v>470</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>127</v>
       </c>
       <c r="F121" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.5</v>
       </c>
       <c r="C122" t="s">
         <v>472</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="F122" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>2.5</v>
       </c>
       <c r="C123" t="s">
         <v>473</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
       <c r="F123" t="s">
@@ -8295,119 +8295,119 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>498</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>32</v>
       </c>
       <c r="F143" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>499</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>32</v>
       </c>
       <c r="F144" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>500</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>32</v>
       </c>
       <c r="F145" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>501</v>
       </c>
       <c r="D146">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>32</v>
       </c>
       <c r="F146" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>502</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>131</v>
       </c>
       <c r="F147" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>503</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>18</v>
       </c>
       <c r="F148" t="s">
         <v>504</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>