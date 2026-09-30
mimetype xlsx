--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2277,51 +2277,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2451,51 +2451,51 @@
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
@@ -2571,51 +2571,51 @@
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
@@ -2768,51 +2768,51 @@
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
@@ -2828,51 +2828,51 @@
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3062,88 +3062,88 @@
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3470,51 +3470,51 @@
       </c>
       <c r="C63" t="s">
         <v>122</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>69</v>
       </c>
       <c r="F63" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>124</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>126</v>
       </c>
       <c r="F65" t="s">
@@ -3738,71 +3738,71 @@
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>148</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>57</v>
       </c>
       <c r="F78" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>149</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>69</v>
       </c>
       <c r="F79" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>150</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
@@ -4038,91 +4038,91 @@
       </c>
       <c r="C92" t="s">
         <v>169</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>171</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>172</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>74</v>
       </c>
       <c r="F94" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>175</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
@@ -4278,51 +4278,51 @@
       </c>
       <c r="C104" t="s">
         <v>188</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>41</v>
       </c>
       <c r="F104" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>190</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>57</v>
       </c>
       <c r="F105" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>30</v>
       </c>
       <c r="F106" t="s">
@@ -4338,51 +4338,51 @@
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>198</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>66</v>
       </c>
     </row>
@@ -4635,128 +4635,128 @@
       </c>
       <c r="C122" t="s">
         <v>220</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>222</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>126</v>
       </c>
       <c r="F123" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>224</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>74</v>
       </c>
       <c r="F124" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>225</v>
       </c>
       <c r="D125">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>227</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>229</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>126</v>
       </c>
       <c r="F128" t="s">
         <v>223</v>
       </c>
     </row>
@@ -4956,85 +4956,85 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>250</v>
       </c>
       <c r="D140">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>41</v>
       </c>
       <c r="F140" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>252</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>254</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>256</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>257</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
@@ -5069,51 +5069,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>261</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>263</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>265</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>57</v>
       </c>
       <c r="F149" t="s">
         <v>90</v>
       </c>
     </row>
@@ -5227,68 +5227,68 @@
         <v>55</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>275</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>276</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>30</v>
       </c>
       <c r="F158" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>277</v>
       </c>
       <c r="D159">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>278</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>279</v>
       </c>
     </row>
@@ -5323,68 +5323,68 @@
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>282</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>283</v>
       </c>
       <c r="D164">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>69</v>
       </c>
       <c r="F164" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>284</v>
       </c>
       <c r="D165">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>285</v>
       </c>
       <c r="D166">
         <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>176</v>
       </c>
     </row>
@@ -5555,51 +5555,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>302</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>304</v>
       </c>
       <c r="D178">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>84</v>
       </c>
       <c r="F178" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>306</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>57</v>
       </c>
       <c r="F179" t="s">
         <v>154</v>
       </c>
     </row>
@@ -5640,68 +5640,68 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>310</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>312</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>200</v>
       </c>
       <c r="F183" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>313</v>
       </c>
       <c r="D184">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>314</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>210</v>
       </c>
       <c r="F185" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
@@ -5864,51 +5864,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>324</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>325</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>326</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -5984,51 +5984,51 @@
       </c>
       <c r="C8" t="s">
         <v>332</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>333</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>334</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -7328,51 +7328,51 @@
       </c>
       <c r="C77" t="s">
         <v>424</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>425</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>57</v>
       </c>
       <c r="F78" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>426</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>84</v>
       </c>
       <c r="F79" t="s">
@@ -7425,51 +7425,51 @@
       </c>
       <c r="C82" t="s">
         <v>429</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>430</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>74</v>
       </c>
       <c r="F83" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>432</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
@@ -7525,51 +7525,51 @@
       </c>
       <c r="C87" t="s">
         <v>437</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>200</v>
       </c>
       <c r="F87" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>438</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>439</v>
       </c>
       <c r="F88" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>441</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>69</v>
       </c>
     </row>
@@ -8030,51 +8030,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>475</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>476</v>
       </c>
       <c r="D114">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>478</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -8150,51 +8150,51 @@
       </c>
       <c r="C119" t="s">
         <v>482</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>483</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>74</v>
       </c>
       <c r="F120" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>484</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>84</v>
       </c>
       <c r="F121" t="s">
@@ -8375,51 +8375,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>496</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>497</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>498</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>499</v>
       </c>
       <c r="F133" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
@@ -8519,85 +8519,85 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>511</v>
       </c>
       <c r="D140">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>513</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>84</v>
       </c>
       <c r="F141" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>515</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>30</v>
       </c>
       <c r="F142" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>517</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>518</v>
       </c>
       <c r="D144">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
@@ -8742,85 +8742,85 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>531</v>
       </c>
       <c r="D154">
         <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>532</v>
       </c>
       <c r="F154" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>534</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>535</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>536</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>84</v>
       </c>
       <c r="F157" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>537</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>357</v>
       </c>
     </row>
@@ -8937,102 +8937,102 @@
         <v>546</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>547</v>
       </c>
       <c r="D166">
         <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>548</v>
       </c>
       <c r="D167">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>549</v>
       </c>
       <c r="D168">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>550</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>551</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>553</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>554</v>
       </c>
     </row>
@@ -9171,68 +9171,68 @@
         <v>42</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>564</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>565</v>
       </c>
       <c r="D182">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>532</v>
       </c>
       <c r="F182" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>567</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>568</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
@@ -9304,51 +9304,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>576</v>
       </c>
       <c r="D189">
         <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>30</v>
       </c>
       <c r="F189" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>577</v>
       </c>
       <c r="D190">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>69</v>
       </c>
       <c r="F190" t="s">
         <v>578</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>