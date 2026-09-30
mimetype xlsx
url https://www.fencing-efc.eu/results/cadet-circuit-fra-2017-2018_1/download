--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2356,51 +2356,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2521,51 +2521,51 @@
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
@@ -2638,51 +2638,51 @@
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
@@ -2957,51 +2957,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
@@ -3045,51 +3045,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>34</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
@@ -3139,51 +3139,51 @@
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3367,111 +3367,111 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>92</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
       <c r="F57" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>97</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60" t="s">
@@ -3564,88 +3564,88 @@
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>109</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>110</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>111</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>114</v>
       </c>
     </row>
@@ -3755,51 +3755,51 @@
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>125</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>126</v>
       </c>
       <c r="F76" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>128</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
@@ -3855,51 +3855,51 @@
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>134</v>
       </c>
       <c r="F80" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>58</v>
       </c>
       <c r="F81" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
@@ -4146,51 +4146,51 @@
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>157</v>
       </c>
       <c r="F95" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>159</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>58</v>
       </c>
       <c r="F96" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>160</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>45</v>
       </c>
     </row>
@@ -4203,51 +4203,51 @@
       </c>
       <c r="C98" t="s">
         <v>161</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
       <c r="F98" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>58</v>
       </c>
       <c r="F100" t="s">
@@ -4343,51 +4343,51 @@
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>172</v>
       </c>
       <c r="D106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>58</v>
       </c>
       <c r="F106" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>174</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
@@ -4420,71 +4420,71 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>177</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>178</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>179</v>
       </c>
       <c r="F110" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>181</v>
       </c>
       <c r="D111">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>34</v>
       </c>
       <c r="F111" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>182</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>58</v>
       </c>
       <c r="F112" t="s">
@@ -4580,51 +4580,51 @@
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>191</v>
       </c>
       <c r="D118">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>192</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
@@ -4817,51 +4817,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>208</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>210</v>
       </c>
       <c r="D130">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>212</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" t="s">
         <v>91</v>
       </c>
     </row>
@@ -5914,51 +5914,51 @@
       </c>
       <c r="C12" t="s">
         <v>300</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>301</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>303</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
@@ -6082,51 +6082,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>310</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>311</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>312</v>
       </c>
       <c r="F22" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>314</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
@@ -6230,51 +6230,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>321</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>322</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>324</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>134</v>
       </c>
       <c r="F31" t="s">
@@ -6304,68 +6304,68 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>326</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>327</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>328</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>329</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6375,51 +6375,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>330</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>331</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>333</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6492,51 +6492,51 @@
       </c>
       <c r="C43" t="s">
         <v>339</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>340</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>342</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>290</v>
       </c>
     </row>
@@ -6737,88 +6737,88 @@
       </c>
       <c r="C56" t="s">
         <v>353</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>354</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>355</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>356</v>
       </c>
       <c r="F58" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>358</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>359</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
         <v>108</v>
       </c>
     </row>
@@ -6851,88 +6851,88 @@
       </c>
       <c r="C62" t="s">
         <v>361</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>362</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>100</v>
       </c>
       <c r="F63" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>363</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>364</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>21</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>365</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
@@ -7019,51 +7019,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>370</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>371</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>373</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
     </row>
@@ -7210,51 +7210,51 @@
       </c>
       <c r="C81" t="s">
         <v>385</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>386</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>388</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>250</v>
       </c>
     </row>
@@ -7777,51 +7777,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>427</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>428</v>
       </c>
       <c r="D112">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>429</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" t="s">
@@ -7957,111 +7957,111 @@
       </c>
       <c r="C120" t="s">
         <v>437</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>253</v>
       </c>
       <c r="F120" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>438</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>440</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="F122" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>442</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>28</v>
       </c>
       <c r="F123" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>443</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>444</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>260</v>
       </c>
       <c r="F125" t="s">
         <v>411</v>
       </c>
     </row>
@@ -8111,147 +8111,147 @@
       </c>
       <c r="C128" t="s">
         <v>448</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>450</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>451</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>452</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>253</v>
       </c>
       <c r="F131" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>453</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>454</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>58</v>
       </c>
       <c r="F133" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>456</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>458</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>459</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
@@ -8323,51 +8323,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>466</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>14</v>
       </c>
       <c r="F141" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>467</v>
       </c>
       <c r="D142">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>14</v>
       </c>
       <c r="F142" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>468</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" t="s">
         <v>51</v>
       </c>
     </row>
@@ -8580,51 +8580,51 @@
         <v>232</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>488</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>490</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>491</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>14</v>
       </c>
       <c r="F159" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
@@ -9126,51 +9126,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>530</v>
       </c>
       <c r="D190">
         <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>532</v>
       </c>
       <c r="D191">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E191" t="s">
         <v>53</v>
       </c>
       <c r="F191" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>534</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" t="s">
         <v>535</v>
       </c>
     </row>
@@ -9794,51 +9794,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>581</v>
       </c>
       <c r="D230">
         <v>23</v>
       </c>
       <c r="E230" t="s">
         <v>100</v>
       </c>
       <c r="F230" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>583</v>
       </c>
       <c r="D231">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E231" t="s">
         <v>179</v>
       </c>
       <c r="F231" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>584</v>
       </c>
       <c r="D232">
         <v>23</v>
       </c>
       <c r="E232" t="s">
         <v>179</v>
       </c>
       <c r="F232" t="s">
         <v>523</v>
       </c>
     </row>
@@ -9859,51 +9859,51 @@
         <v>582</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>586</v>
       </c>
       <c r="D234">
         <v>23</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>587</v>
       </c>
       <c r="D235">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E235" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>234</v>
       </c>
       <c r="C236" t="s">
         <v>588</v>
       </c>
       <c r="D236">
         <v>23</v>
       </c>
       <c r="E236" t="s">
         <v>179</v>
       </c>
       <c r="F236" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>234</v>