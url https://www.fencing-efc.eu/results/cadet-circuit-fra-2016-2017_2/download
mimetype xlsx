--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -2294,51 +2294,51 @@
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -2374,51 +2374,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
@@ -2545,88 +2545,88 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>41</v>
       </c>
       <c r="F20" t="s">
@@ -2659,51 +2659,51 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
@@ -2833,88 +2833,88 @@
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>67</v>
       </c>
       <c r="F34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3061,91 +3061,91 @@
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -3380,51 +3380,51 @@
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>55</v>
       </c>
       <c r="F60" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>55</v>
       </c>
       <c r="F61" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>109</v>
       </c>
       <c r="F62" t="s">
@@ -3540,51 +3540,51 @@
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>55</v>
       </c>
       <c r="F70" t="s">
@@ -3640,51 +3640,51 @@
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>55</v>
       </c>
       <c r="F73" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -3694,51 +3694,51 @@
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>41</v>
       </c>
       <c r="F76" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>134</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>135</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>112</v>
       </c>
     </row>
@@ -3751,51 +3751,51 @@
       </c>
       <c r="C79" t="s">
         <v>136</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>55</v>
       </c>
       <c r="F79" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>23</v>
       </c>
       <c r="F80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>49</v>
       </c>
       <c r="F81" t="s">
@@ -4193,91 +4193,91 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>175</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>49</v>
       </c>
       <c r="F103" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>177</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>162</v>
       </c>
       <c r="F104" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>180</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>55</v>
       </c>
       <c r="F106" t="s">
@@ -4293,51 +4293,51 @@
       </c>
       <c r="C107" t="s">
         <v>182</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>184</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
       <c r="F108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>185</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>55</v>
       </c>
       <c r="F109" t="s">
@@ -4490,51 +4490,51 @@
       </c>
       <c r="C117" t="s">
         <v>197</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>23</v>
       </c>
       <c r="F118" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>200</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>55</v>
       </c>
       <c r="F119" t="s">
@@ -4550,51 +4550,51 @@
       </c>
       <c r="C120" t="s">
         <v>201</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>55</v>
       </c>
       <c r="F120" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>49</v>
       </c>
       <c r="F121" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4885,85 +4885,85 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>231</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>55</v>
       </c>
       <c r="F139" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>232</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>193</v>
       </c>
       <c r="F140" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>233</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>49</v>
       </c>
       <c r="F141" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>235</v>
       </c>
       <c r="D142">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>33</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>49</v>
       </c>
       <c r="F143" t="s">
         <v>139</v>
       </c>
     </row>
@@ -5174,51 +5174,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>258</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>55</v>
       </c>
       <c r="F156" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>55</v>
       </c>
       <c r="F157" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
@@ -5366,51 +5366,51 @@
         <v>276</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>277</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>278</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>279</v>
       </c>
       <c r="D170">
         <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>55</v>
       </c>
       <c r="F170" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
@@ -5428,99 +5428,99 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>282</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>284</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>55</v>
       </c>
       <c r="F173" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>285</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>67</v>
       </c>
       <c r="F174" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>286</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>287</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>33</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>288</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
@@ -5626,51 +5626,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>299</v>
       </c>
       <c r="D184">
         <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>55</v>
       </c>
       <c r="F184" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>300</v>
       </c>
       <c r="D185">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>162</v>
       </c>
       <c r="F185" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>302</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>55</v>
       </c>
       <c r="F186" t="s">
         <v>303</v>
       </c>
     </row>
@@ -5762,51 +5762,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>310</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
       <c r="F192" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>311</v>
       </c>
       <c r="D193">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>55</v>
       </c>
       <c r="F193" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>313</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>49</v>
       </c>
       <c r="F194" t="s">
         <v>203</v>
       </c>
     </row>
@@ -5830,133 +5830,133 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>315</v>
       </c>
       <c r="D196">
         <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>23</v>
       </c>
       <c r="F196" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>317</v>
       </c>
       <c r="D197">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>319</v>
       </c>
       <c r="D198">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>320</v>
       </c>
       <c r="D199">
         <v>25</v>
       </c>
       <c r="E199" t="s">
         <v>23</v>
       </c>
       <c r="F199" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>322</v>
       </c>
       <c r="D200">
         <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>49</v>
       </c>
       <c r="F200" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>323</v>
       </c>
       <c r="D201">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>41</v>
       </c>
       <c r="F202" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>327</v>
       </c>
       <c r="D203">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>55</v>
       </c>
       <c r="F203" t="s">
         <v>77</v>
       </c>
     </row>
@@ -6096,113 +6096,113 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>341</v>
       </c>
       <c r="D212">
         <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>55</v>
       </c>
       <c r="F212" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>342</v>
       </c>
       <c r="D213">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>343</v>
       </c>
       <c r="D214">
         <v>24</v>
       </c>
       <c r="E214" t="s">
         <v>218</v>
       </c>
       <c r="F214" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>344</v>
       </c>
       <c r="D215">
         <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>23</v>
       </c>
       <c r="F215" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>345</v>
       </c>
       <c r="D216">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E216" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>346</v>
       </c>
       <c r="D217">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>55</v>
       </c>
       <c r="F217" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>347</v>
       </c>
       <c r="D218">
         <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>49</v>
       </c>
       <c r="F218" t="s">
         <v>276</v>
       </c>
     </row>
@@ -6323,91 +6323,91 @@
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>351</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>352</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>353</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>355</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>356</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>357</v>
       </c>
     </row>
@@ -6537,51 +6537,51 @@
       </c>
       <c r="C15" t="s">
         <v>366</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>368</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>49</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>369</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>49</v>
       </c>
       <c r="F17" t="s">
@@ -7028,51 +7028,51 @@
       </c>
       <c r="C40" t="s">
         <v>406</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>408</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>409</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>67</v>
       </c>
       <c r="F42" t="s">
         <v>68</v>
       </c>
     </row>
@@ -7193,88 +7193,88 @@
       </c>
       <c r="C49" t="s">
         <v>416</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>55</v>
       </c>
       <c r="F49" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>417</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>418</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>55</v>
       </c>
       <c r="F51" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>419</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>55</v>
       </c>
       <c r="F52" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>420</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>49</v>
       </c>
       <c r="F53" t="s">
@@ -7330,68 +7330,68 @@
       </c>
       <c r="C56" t="s">
         <v>423</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>424</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>425</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>426</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -7558,51 +7558,51 @@
       </c>
       <c r="C68" t="s">
         <v>441</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>49</v>
       </c>
       <c r="F68" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>442</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>443</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>55</v>
       </c>
       <c r="F70" t="s">
         <v>391</v>
       </c>
     </row>
@@ -7689,51 +7689,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>450</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>452</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>55</v>
       </c>
       <c r="F76" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>454</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>55</v>
       </c>
       <c r="F77" t="s">
@@ -8020,51 +8020,51 @@
       </c>
       <c r="C92" t="s">
         <v>473</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>55</v>
       </c>
       <c r="F92" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>474</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>49</v>
       </c>
       <c r="F93" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>475</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
@@ -8080,71 +8080,71 @@
       </c>
       <c r="C95" t="s">
         <v>476</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>55</v>
       </c>
       <c r="F95" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>477</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>55</v>
       </c>
       <c r="F96" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>478</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>44</v>
       </c>
       <c r="F97" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>480</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8488,71 +8488,71 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>507</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>508</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>55</v>
       </c>
       <c r="F117" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>509</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>510</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>55</v>
       </c>
       <c r="F119" t="s">
         <v>511</v>
       </c>
     </row>
@@ -8605,108 +8605,108 @@
       </c>
       <c r="C122" t="s">
         <v>515</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>55</v>
       </c>
       <c r="F122" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>516</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>67</v>
       </c>
       <c r="F123" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>517</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>55</v>
       </c>
       <c r="F124" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>518</v>
       </c>
       <c r="D125">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>519</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>520</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
@@ -8863,51 +8863,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>534</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>41</v>
       </c>
       <c r="F137" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>535</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>55</v>
       </c>
       <c r="F138" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>537</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>55</v>
       </c>
       <c r="F139" t="s">
         <v>77</v>
       </c>
     </row>
@@ -8965,51 +8965,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>543</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>41</v>
       </c>
       <c r="F143" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>544</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>545</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>55</v>
       </c>
       <c r="F145" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
@@ -9216,51 +9216,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>561</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>41</v>
       </c>
       <c r="F159" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>563</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>564</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>55</v>
       </c>
       <c r="F161" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
@@ -9275,51 +9275,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>566</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>567</v>
       </c>
       <c r="D164">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>162</v>
       </c>
       <c r="F164" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>569</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>570</v>
       </c>
       <c r="F165" t="s">
         <v>571</v>
       </c>
     </row>
@@ -9357,51 +9357,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>574</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>41</v>
       </c>
       <c r="F168" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>575</v>
       </c>
       <c r="D169">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>49</v>
       </c>
       <c r="F169" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>576</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>55</v>
       </c>
       <c r="F170" t="s">
         <v>455</v>
       </c>
     </row>
@@ -9439,51 +9439,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>579</v>
       </c>
       <c r="D173">
         <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>55</v>
       </c>
       <c r="F173" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>581</v>
       </c>
       <c r="D174">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>55</v>
       </c>
       <c r="F174" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>582</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>