--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -2367,85 +2367,85 @@
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2905,51 +2905,51 @@
       </c>
       <c r="C34" t="s">
         <v>55</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
@@ -3016,51 +3016,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>64</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>34</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>65</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>66</v>
       </c>
       <c r="F42" t="s">
@@ -3432,51 +3432,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>93</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>94</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>95</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>26</v>
       </c>
       <c r="F64" t="s">
         <v>96</v>
       </c>
     </row>
@@ -3546,128 +3546,128 @@
       </c>
       <c r="C68" t="s">
         <v>101</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>34</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>102</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>103</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>22</v>
       </c>
       <c r="F70" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>105</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>106</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>26</v>
       </c>
       <c r="F72" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>108</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>109</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
@@ -3742,91 +3742,91 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>114</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>115</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>117</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>22</v>
       </c>
       <c r="F81" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>119</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>120</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>22</v>
       </c>
       <c r="F83" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3890,68 +3890,68 @@
       </c>
       <c r="C87" t="s">
         <v>124</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>22</v>
       </c>
       <c r="F87" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>126</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>127</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>22</v>
       </c>
       <c r="F89" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>129</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
@@ -4312,91 +4312,91 @@
       </c>
       <c r="C109" t="s">
         <v>163</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>26</v>
       </c>
       <c r="F109" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>165</v>
       </c>
       <c r="D110">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>88</v>
       </c>
       <c r="F110" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>167</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>88</v>
       </c>
       <c r="F111" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>168</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>88</v>
       </c>
       <c r="F112" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>169</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>26</v>
       </c>
       <c r="F113" t="s">
@@ -4412,91 +4412,91 @@
       </c>
       <c r="C114" t="s">
         <v>171</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>173</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>26</v>
       </c>
       <c r="F115" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>175</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>22</v>
       </c>
       <c r="F116" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>177</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>178</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>88</v>
       </c>
       <c r="F118" t="s">
         <v>179</v>
       </c>
     </row>
@@ -4731,51 +4731,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>198</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>34</v>
       </c>
       <c r="F131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>22</v>
       </c>
       <c r="F132" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>200</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>22</v>
       </c>
       <c r="F133" t="s">
         <v>104</v>
       </c>
     </row>
@@ -4850,68 +4850,68 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>208</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>210</v>
       </c>
       <c r="D139">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>26</v>
       </c>
       <c r="F139" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>211</v>
       </c>
       <c r="D140">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>88</v>
       </c>
       <c r="F140" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>213</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>22</v>
       </c>
       <c r="F141" t="s">
         <v>214</v>
       </c>
     </row>
@@ -4932,51 +4932,51 @@
         <v>216</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>217</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>219</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>88</v>
       </c>
       <c r="F144" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>220</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>22</v>
       </c>
       <c r="F145" t="s">
         <v>221</v>
       </c>
     </row>
@@ -5260,51 +5260,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>246</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>26</v>
       </c>
       <c r="F163" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>248</v>
       </c>
       <c r="D164">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>22</v>
       </c>
       <c r="F164" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>249</v>
       </c>
       <c r="D165">
         <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>88</v>
       </c>
       <c r="F165" t="s">
         <v>179</v>
       </c>
     </row>
@@ -5359,51 +5359,51 @@
         <v>253</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>254</v>
       </c>
       <c r="D169">
         <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>255</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>22</v>
       </c>
       <c r="F170" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>257</v>
       </c>
       <c r="D171">
         <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>22</v>
       </c>
       <c r="F171" t="s">
         <v>41</v>
       </c>
     </row>
@@ -5784,51 +5784,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>293</v>
       </c>
       <c r="D194">
         <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>294</v>
       </c>
       <c r="F194" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>296</v>
       </c>
       <c r="D195">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>22</v>
       </c>
       <c r="F195" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>297</v>
       </c>
       <c r="D196">
         <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>22</v>
       </c>
       <c r="F196" t="s">
         <v>298</v>
       </c>
     </row>
@@ -6150,51 +6150,51 @@
       </c>
       <c r="C14" t="s">
         <v>316</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>88</v>
       </c>
       <c r="F14" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>317</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>319</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6244,51 +6244,51 @@
       </c>
       <c r="C19" t="s">
         <v>322</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>323</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>324</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6361,51 +6361,51 @@
       </c>
       <c r="C25" t="s">
         <v>328</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>88</v>
       </c>
       <c r="F25" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>329</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>330</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>56</v>
       </c>
     </row>
@@ -6603,51 +6603,51 @@
       </c>
       <c r="C38" t="s">
         <v>341</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>342</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>343</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>56</v>
       </c>
     </row>
@@ -6851,51 +6851,51 @@
       </c>
       <c r="C51" t="s">
         <v>357</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>358</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>359</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>144</v>
       </c>
       <c r="F53" t="s">
         <v>145</v>
       </c>
     </row>
@@ -6908,51 +6908,51 @@
       </c>
       <c r="C54" t="s">
         <v>360</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>88</v>
       </c>
       <c r="F54" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>362</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>363</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6965,51 +6965,51 @@
       </c>
       <c r="C57" t="s">
         <v>364</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>366</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>22</v>
       </c>
       <c r="F58" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>367</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
@@ -7082,51 +7082,51 @@
       </c>
       <c r="C63" t="s">
         <v>372</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>374</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>375</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
@@ -7213,51 +7213,51 @@
       </c>
       <c r="C70" t="s">
         <v>382</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>66</v>
       </c>
       <c r="F70" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>384</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>385</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
         <v>354</v>
       </c>
     </row>
@@ -7290,51 +7290,51 @@
       </c>
       <c r="C74" t="s">
         <v>387</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
       <c r="F74" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>389</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>144</v>
       </c>
       <c r="F75" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>390</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>391</v>
       </c>
       <c r="F76" t="s">
@@ -7464,51 +7464,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>402</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>403</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>404</v>
       </c>
       <c r="F84" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>406</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
@@ -7612,108 +7612,108 @@
       </c>
       <c r="C91" t="s">
         <v>413</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>83</v>
       </c>
       <c r="F91" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>415</v>
       </c>
       <c r="D92">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>416</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>417</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>147</v>
       </c>
       <c r="F94" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>418</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>419</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
@@ -7743,51 +7743,51 @@
       </c>
       <c r="C98" t="s">
         <v>421</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>22</v>
       </c>
       <c r="F98" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>422</v>
       </c>
       <c r="D99">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>22</v>
       </c>
       <c r="F99" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>424</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>183</v>
       </c>
       <c r="F100" t="s">
@@ -7920,51 +7920,51 @@
       </c>
       <c r="C107" t="s">
         <v>433</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>22</v>
       </c>
       <c r="F107" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>435</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
       <c r="F108" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>437</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>22</v>
       </c>
       <c r="F109" t="s">
@@ -7980,128 +7980,128 @@
       </c>
       <c r="C110" t="s">
         <v>439</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>88</v>
       </c>
       <c r="F110" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>440</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>88</v>
       </c>
       <c r="F111" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>441</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>442</v>
       </c>
       <c r="D113">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>22</v>
       </c>
       <c r="F113" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>443</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>445</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>22</v>
       </c>
       <c r="F115" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>447</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>88</v>
       </c>
       <c r="F116" t="s">
@@ -8348,51 +8348,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>464</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>465</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>22</v>
       </c>
       <c r="F130" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>467</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>22</v>
       </c>
       <c r="F131" t="s">
         <v>468</v>
       </c>
     </row>
@@ -8447,51 +8447,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>472</v>
       </c>
       <c r="D135">
         <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>22</v>
       </c>
       <c r="F135" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>473</v>
       </c>
       <c r="D136">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>474</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>22</v>
       </c>
       <c r="F137" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -8780,102 +8780,102 @@
         <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>501</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>502</v>
       </c>
       <c r="D157">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>22</v>
       </c>
       <c r="F157" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>503</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>504</v>
       </c>
       <c r="F158" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>505</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>66</v>
       </c>
       <c r="F159" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>506</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>22</v>
       </c>
       <c r="F160" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>507</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>147</v>
       </c>
       <c r="F161" t="s">
         <v>204</v>
       </c>
     </row>
@@ -8978,51 +8978,51 @@
         <v>515</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>516</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>518</v>
       </c>
       <c r="D169">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>519</v>
       </c>
       <c r="D170">
         <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>22</v>
       </c>
       <c r="F170" t="s">
         <v>209</v>
       </c>
     </row>
@@ -9080,102 +9080,102 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>526</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>147</v>
       </c>
       <c r="F174" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>527</v>
       </c>
       <c r="D175">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>22</v>
       </c>
       <c r="F175" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>528</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>147</v>
       </c>
       <c r="F176" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>530</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>22</v>
       </c>
       <c r="F177" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>532</v>
       </c>
       <c r="D178">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>88</v>
       </c>
       <c r="F178" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>534</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>66</v>
       </c>
       <c r="F179" t="s">
         <v>535</v>
       </c>
     </row>
@@ -9329,51 +9329,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>547</v>
       </c>
       <c r="D189">
         <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>83</v>
       </c>
       <c r="F189" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>549</v>
       </c>
       <c r="D190">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>551</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>158</v>
       </c>
       <c r="F191" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
@@ -9405,133 +9405,133 @@
         <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>556</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>557</v>
       </c>
       <c r="D195">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>22</v>
       </c>
       <c r="F195" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>558</v>
       </c>
       <c r="D196">
         <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>559</v>
       </c>
       <c r="D197">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>26</v>
       </c>
       <c r="F197" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>560</v>
       </c>
       <c r="D198">
         <v>24</v>
       </c>
       <c r="E198" t="s">
         <v>183</v>
       </c>
       <c r="F198" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>561</v>
       </c>
       <c r="D199">
         <v>23</v>
       </c>
       <c r="E199" t="s">
         <v>155</v>
       </c>
       <c r="F199" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>562</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="F200" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>564</v>
       </c>
       <c r="D201">
         <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
         <v>276</v>
       </c>
     </row>
@@ -9594,51 +9594,51 @@
         <v>496</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>570</v>
       </c>
       <c r="D206">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>571</v>
       </c>
       <c r="D207">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>158</v>
       </c>
       <c r="F207" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>572</v>
       </c>
       <c r="D208">
         <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>155</v>
       </c>
       <c r="F208" t="s">
         <v>494</v>
       </c>
     </row>