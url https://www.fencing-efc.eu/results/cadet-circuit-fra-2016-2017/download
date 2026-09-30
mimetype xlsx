--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1387,51 +1387,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1647,51 +1647,51 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
@@ -1747,51 +1747,51 @@
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
@@ -1987,51 +1987,51 @@
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
@@ -2187,91 +2187,91 @@
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -2584,51 +2584,51 @@
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
@@ -3299,68 +3299,68 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>79</v>
       </c>
       <c r="F99" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>166</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>168</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3489,51 +3489,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>176</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>177</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3546,51 +3546,51 @@
       </c>
       <c r="C4" t="s">
         <v>178</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>179</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>180</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
@@ -4000,51 +4000,51 @@
       </c>
       <c r="C27" t="s">
         <v>208</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>209</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>210</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
@@ -4160,51 +4160,51 @@
       </c>
       <c r="C35" t="s">
         <v>219</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>221</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>222</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
@@ -4280,51 +4280,51 @@
       </c>
       <c r="C41" t="s">
         <v>227</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>228</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>229</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
@@ -4600,51 +4600,51 @@
       </c>
       <c r="C57" t="s">
         <v>245</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>247</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>41</v>
       </c>
       <c r="F58" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>248</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
@@ -4740,51 +4740,51 @@
       </c>
       <c r="C64" t="s">
         <v>254</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>256</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>258</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
@@ -5140,51 +5140,51 @@
       </c>
       <c r="C84" t="s">
         <v>282</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>173</v>
       </c>
       <c r="F84" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>283</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>49</v>
       </c>
       <c r="F85" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>285</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>214</v>
       </c>
       <c r="F86" t="s">
@@ -5220,71 +5220,71 @@
       </c>
       <c r="C88" t="s">
         <v>288</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>289</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>290</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>291</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>192</v>
       </c>
     </row>
@@ -5405,51 +5405,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>299</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>300</v>
       </c>
       <c r="D99">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>301</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>