--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2267,51 +2267,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2526,51 +2526,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>40</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -3253,51 +3253,51 @@
       </c>
       <c r="C61" t="s">
         <v>95</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>49</v>
       </c>
       <c r="F61" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
         <v>99</v>
       </c>
     </row>
@@ -3598,51 +3598,51 @@
       </c>
       <c r="C79" t="s">
         <v>121</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>26</v>
       </c>
       <c r="F79" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>123</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>44</v>
       </c>
       <c r="F80" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>124</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>44</v>
       </c>
       <c r="F81" t="s">
@@ -3923,51 +3923,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>147</v>
       </c>
       <c r="D97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>26</v>
       </c>
       <c r="F97" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>148</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>26</v>
       </c>
       <c r="F98" t="s">
@@ -4103,51 +4103,51 @@
       </c>
       <c r="C105" t="s">
         <v>160</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>162</v>
       </c>
       <c r="D106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>26</v>
       </c>
       <c r="F106" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>164</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>165</v>
       </c>
       <c r="F107" t="s">
@@ -4360,71 +4360,71 @@
       </c>
       <c r="C118" t="s">
         <v>182</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>26</v>
       </c>
       <c r="F118" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>183</v>
       </c>
       <c r="D119">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
       <c r="F119" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>185</v>
       </c>
       <c r="D120">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>186</v>
       </c>
       <c r="F120" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>188</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>26</v>
       </c>
       <c r="F121" t="s">
@@ -4477,51 +4477,51 @@
       </c>
       <c r="C124" t="s">
         <v>191</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>49</v>
       </c>
       <c r="F124" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>193</v>
       </c>
       <c r="D125">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>26</v>
       </c>
       <c r="F125" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>195</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>26</v>
       </c>
       <c r="F126" t="s">
@@ -5089,51 +5089,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>247</v>
       </c>
       <c r="D160">
         <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>137</v>
       </c>
       <c r="F160" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>248</v>
       </c>
       <c r="D161">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>26</v>
       </c>
       <c r="F161" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>249</v>
       </c>
       <c r="D162">
         <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
@@ -5154,51 +5154,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>253</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>137</v>
       </c>
       <c r="F164" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>255</v>
       </c>
       <c r="D165">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>49</v>
       </c>
       <c r="F165" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>256</v>
       </c>
       <c r="D166">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>137</v>
       </c>
       <c r="F166" t="s">
         <v>254</v>
       </c>
     </row>
@@ -5222,51 +5222,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>258</v>
       </c>
       <c r="D168">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>49</v>
       </c>
       <c r="F168" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>260</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>130</v>
       </c>
       <c r="F169" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>261</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
@@ -5384,91 +5384,91 @@
       </c>
       <c r="C3" t="s">
         <v>266</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>267</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>268</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>270</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>272</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>106</v>
       </c>
     </row>
@@ -5501,51 +5501,51 @@
       </c>
       <c r="C9" t="s">
         <v>274</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>275</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>276</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -5640,51 +5640,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>282</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>283</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>284</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>106</v>
       </c>
       <c r="F19" t="s">
@@ -6047,51 +6047,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>309</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>310</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>311</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
@@ -6101,51 +6101,51 @@
       </c>
       <c r="C42" t="s">
         <v>312</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>313</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>314</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>26</v>
       </c>
       <c r="F44" t="s">
         <v>55</v>
       </c>
     </row>
@@ -6175,91 +6175,91 @@
       </c>
       <c r="C46" t="s">
         <v>316</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>26</v>
       </c>
       <c r="F46" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>317</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>319</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>165</v>
       </c>
       <c r="F48" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>320</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>26</v>
       </c>
       <c r="F49" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>321</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
@@ -6474,88 +6474,88 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>338</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>339</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>340</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>341</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>26</v>
       </c>
       <c r="F65" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>343</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
@@ -6759,51 +6759,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>360</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>361</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
       <c r="F78" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>362</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>26</v>
       </c>
       <c r="F79" t="s">
@@ -7090,51 +7090,51 @@
       </c>
       <c r="C94" t="s">
         <v>381</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>186</v>
       </c>
       <c r="F94" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>383</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>26</v>
       </c>
       <c r="F95" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>384</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>26</v>
       </c>
     </row>
@@ -7201,71 +7201,71 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>389</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>390</v>
       </c>
       <c r="D101">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>392</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>393</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>26</v>
       </c>
       <c r="F103" t="s">
         <v>90</v>
       </c>
     </row>
@@ -7515,51 +7515,51 @@
       </c>
       <c r="C116" t="s">
         <v>410</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>165</v>
       </c>
       <c r="F116" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>411</v>
       </c>
       <c r="D117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>26</v>
       </c>
       <c r="F117" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>412</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>26</v>
       </c>
       <c r="F118" t="s">
@@ -7575,51 +7575,51 @@
       </c>
       <c r="C119" t="s">
         <v>414</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
       <c r="F119" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>415</v>
       </c>
       <c r="D120">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>165</v>
       </c>
       <c r="F120" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>417</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>49</v>
       </c>
       <c r="F121" t="s">
@@ -7692,51 +7692,51 @@
       </c>
       <c r="C125" t="s">
         <v>422</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>26</v>
       </c>
       <c r="F125" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>424</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>425</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>49</v>
       </c>
       <c r="F127" t="s">
         <v>426</v>
       </c>
     </row>
@@ -7749,51 +7749,51 @@
       </c>
       <c r="C128" t="s">
         <v>427</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>428</v>
       </c>
       <c r="D129">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>49</v>
       </c>
       <c r="F129" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>430</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>44</v>
       </c>
       <c r="F130" t="s">
         <v>431</v>
       </c>
     </row>
@@ -7851,170 +7851,170 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>437</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>44</v>
       </c>
       <c r="F134" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>439</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>26</v>
       </c>
       <c r="F135" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>440</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>44</v>
       </c>
       <c r="F136" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>441</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>44</v>
       </c>
       <c r="F137" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>443</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>26</v>
       </c>
       <c r="F138" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>444</v>
       </c>
       <c r="D139">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>26</v>
       </c>
       <c r="F139" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>445</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>26</v>
       </c>
       <c r="F140" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>446</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>49</v>
       </c>
       <c r="F141" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>448</v>
       </c>
       <c r="D142">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>70</v>
       </c>
       <c r="F142" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>449</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>26</v>
       </c>
       <c r="F143" t="s">
         <v>145</v>
       </c>
     </row>
@@ -8250,82 +8250,82 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>466</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>26</v>
       </c>
       <c r="F158" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>467</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>468</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>26</v>
       </c>
       <c r="F160" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>469</v>
       </c>
       <c r="D161">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>470</v>
       </c>
       <c r="D162">
         <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>70</v>
       </c>
       <c r="F162" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
@@ -8343,116 +8343,116 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>472</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>26</v>
       </c>
       <c r="F164" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>474</v>
       </c>
       <c r="D165">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>44</v>
       </c>
       <c r="F165" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>475</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>186</v>
       </c>
       <c r="F166" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>476</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>49</v>
       </c>
       <c r="F167" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>478</v>
       </c>
       <c r="D168">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>479</v>
       </c>
       <c r="D169">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>26</v>
       </c>
       <c r="F169" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>480</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>44</v>
       </c>
       <c r="F170" t="s">
         <v>88</v>
       </c>
     </row>
@@ -8697,119 +8697,119 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>500</v>
       </c>
       <c r="D185">
         <v>25</v>
       </c>
       <c r="E185" t="s">
         <v>137</v>
       </c>
       <c r="F185" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>502</v>
       </c>
       <c r="D186">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>137</v>
       </c>
       <c r="F186" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>503</v>
       </c>
       <c r="D187">
         <v>24</v>
       </c>
       <c r="E187" t="s">
         <v>44</v>
       </c>
       <c r="F187" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>504</v>
       </c>
       <c r="D188">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>186</v>
       </c>
       <c r="F188" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>505</v>
       </c>
       <c r="D189">
         <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>506</v>
       </c>
       <c r="F189" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>508</v>
       </c>
       <c r="D190">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>165</v>
       </c>
       <c r="F190" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>509</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>26</v>
       </c>
       <c r="F191" t="s">
         <v>510</v>
       </c>
     </row>
@@ -9054,51 +9054,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>534</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>186</v>
       </c>
       <c r="F206" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>535</v>
       </c>
       <c r="D207">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>26</v>
       </c>
       <c r="F207" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>537</v>
       </c>
       <c r="D208">
         <v>27</v>
       </c>
       <c r="E208" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
@@ -9266,51 +9266,51 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>550</v>
       </c>
       <c r="D219">
         <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>137</v>
       </c>
       <c r="F219" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>551</v>
       </c>
       <c r="D220">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>130</v>
       </c>
       <c r="F220" t="s">
         <v>543</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>