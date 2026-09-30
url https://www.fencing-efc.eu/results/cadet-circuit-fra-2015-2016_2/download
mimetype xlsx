--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1167,51 +1167,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1304,51 +1304,51 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
@@ -1364,51 +1364,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1581,51 +1581,51 @@
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1701,51 +1701,51 @@
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>61</v>
       </c>
       <c r="F32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1861,51 +1861,51 @@
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -2001,51 +2001,51 @@
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2238,51 +2238,51 @@
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
@@ -2298,51 +2298,51 @@
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>111</v>
       </c>
       <c r="F64" t="s">
@@ -2498,71 +2498,71 @@
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>111</v>
       </c>
       <c r="F74" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -2752,51 +2752,51 @@
       </c>
       <c r="C85" t="s">
         <v>143</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>58</v>
       </c>
       <c r="F87" t="s">
@@ -3020,51 +3020,51 @@
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.5</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.5</v>
       </c>
       <c r="C101" t="s">
         <v>168</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>111</v>
       </c>
       <c r="F101" t="s">
@@ -3311,51 +3311,51 @@
       </c>
       <c r="C114" t="s">
         <v>186</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>111</v>
       </c>
       <c r="F114" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.5</v>
       </c>
       <c r="C115" t="s">
         <v>187</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>19</v>
       </c>
       <c r="F116" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
@@ -3441,51 +3441,51 @@
         <v>199</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>200</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>201</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>202</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
@@ -3571,51 +3571,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>61</v>
       </c>
       <c r="F130" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>61</v>
       </c>
       <c r="F132" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>