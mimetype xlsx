--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1085,51 +1085,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1682,51 +1682,51 @@
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -2053,51 +2053,51 @@
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
@@ -2110,51 +2110,51 @@
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
@@ -2170,88 +2170,88 @@
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>45</v>
       </c>
       <c r="F59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>34</v>
       </c>
       <c r="F62" t="s">
@@ -2267,51 +2267,51 @@
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
@@ -2444,51 +2444,51 @@
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>45</v>
       </c>
       <c r="F72" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
@@ -2701,51 +2701,51 @@
       </c>
       <c r="C85" t="s">
         <v>152</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>153</v>
       </c>
       <c r="F85" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
@@ -2861,51 +2861,51 @@
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>168</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>34</v>
       </c>
       <c r="F94" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3173,68 +3173,68 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>196</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>197</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>198</v>
       </c>
       <c r="D113">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>147</v>
       </c>
       <c r="F113" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>200</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>184</v>
       </c>
       <c r="F114" t="s">
         <v>201</v>
       </c>
     </row>