--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1105,51 +1105,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -1282,51 +1282,51 @@
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
@@ -1402,171 +1402,171 @@
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -1702,51 +1702,51 @@
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -1782,51 +1782,51 @@
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>62</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>45</v>
       </c>
       <c r="F39" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1939,51 +1939,51 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
@@ -2090,51 +2090,51 @@
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2150,51 +2150,51 @@
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>45</v>
       </c>
       <c r="F59" t="s">
@@ -2227,51 +2227,51 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>34</v>
       </c>
       <c r="F62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -2327,91 +2327,91 @@
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2464,71 +2464,71 @@
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -2544,68 +2544,68 @@
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>142</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>62</v>
       </c>
       <c r="F79" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -2721,91 +2721,91 @@
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="F88" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>160</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>162</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
@@ -2881,51 +2881,51 @@
       </c>
       <c r="C94" t="s">
         <v>168</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>34</v>
       </c>
       <c r="F94" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
@@ -3040,150 +3040,150 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>183</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>184</v>
       </c>
       <c r="F103" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>187</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>188</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>190</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>192</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>34</v>
       </c>
       <c r="F108" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>193</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>34</v>
       </c>
       <c r="F109" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>194</v>
       </c>
       <c r="D110">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>147</v>
       </c>
       <c r="F110" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>196</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" t="s">
         <v>178</v>
       </c>
     </row>
@@ -3258,51 +3258,51 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>203</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>205</v>
       </c>
       <c r="D117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>153</v>
       </c>
       <c r="F117" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>206</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>204</v>
       </c>
     </row>