--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2066,51 +2066,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2220,51 +2220,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -2280,51 +2280,51 @@
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
@@ -3476,51 +3476,51 @@
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>130</v>
       </c>
       <c r="F76" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3610,51 +3610,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>142</v>
       </c>
     </row>
@@ -4032,68 +4032,68 @@
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>174</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>175</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>176</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>177</v>
       </c>
     </row>
@@ -4123,51 +4123,51 @@
       </c>
       <c r="C109" t="s">
         <v>179</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>180</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>16</v>
       </c>
       <c r="F110" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>182</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
@@ -4243,51 +4243,51 @@
       </c>
       <c r="C115" t="s">
         <v>189</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>191</v>
       </c>
       <c r="D116">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>192</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
@@ -4380,51 +4380,51 @@
       </c>
       <c r="C122" t="s">
         <v>199</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>130</v>
       </c>
       <c r="F122" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>200</v>
       </c>
       <c r="D123">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>201</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>112</v>
       </c>
       <c r="F124" t="s">
         <v>202</v>
       </c>
     </row>
@@ -4497,51 +4497,51 @@
       </c>
       <c r="C128" t="s">
         <v>209</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>211</v>
       </c>
       <c r="F129" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>213</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>67</v>
       </c>
       <c r="F130" t="s">
@@ -4732,51 +4732,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>234</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>48</v>
       </c>
       <c r="F142" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>237</v>
       </c>
       <c r="D144">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
@@ -4913,68 +4913,68 @@
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>244</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>246</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>247</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>248</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>245</v>
       </c>
     </row>
@@ -5047,51 +5047,51 @@
       </c>
       <c r="C9" t="s">
         <v>253</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>255</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>256</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>257</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -5107,51 +5107,51 @@
       </c>
       <c r="C12" t="s">
         <v>258</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>259</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>211</v>
       </c>
       <c r="F13" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>261</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -5204,51 +5204,51 @@
       </c>
       <c r="C17" t="s">
         <v>264</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>265</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>266</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
     </row>
@@ -5461,51 +5461,51 @@
       </c>
       <c r="C30" t="s">
         <v>279</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>112</v>
       </c>
       <c r="F30" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>280</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>282</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>245</v>
       </c>
     </row>
@@ -5675,51 +5675,51 @@
       </c>
       <c r="C41" t="s">
         <v>293</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>294</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>295</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>245</v>
       </c>
     </row>
@@ -5772,51 +5772,51 @@
       </c>
       <c r="C46" t="s">
         <v>299</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>221</v>
       </c>
       <c r="F46" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>300</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>48</v>
       </c>
       <c r="F47" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>302</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -6052,51 +6052,51 @@
       </c>
       <c r="C60" t="s">
         <v>321</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>112</v>
       </c>
       <c r="F60" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>322</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>323</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -6606,88 +6606,88 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>357</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>358</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>359</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>211</v>
       </c>
       <c r="F90" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>360</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>361</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>211</v>
       </c>
       <c r="F92" t="s">
         <v>362</v>
       </c>
     </row>
@@ -6877,51 +6877,51 @@
       </c>
       <c r="C102" t="s">
         <v>375</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>36</v>
       </c>
       <c r="F102" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>376</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>377</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
     </row>
@@ -7208,51 +7208,51 @@
       </c>
       <c r="C119" t="s">
         <v>396</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>397</v>
       </c>
       <c r="D120">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>398</v>
       </c>
       <c r="D121">
         <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>79</v>
       </c>
       <c r="F121" t="s">
@@ -7288,91 +7288,91 @@
       </c>
       <c r="C123" t="s">
         <v>400</v>
       </c>
       <c r="D123">
         <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>36</v>
       </c>
       <c r="F123" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>402</v>
       </c>
       <c r="D124">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>48</v>
       </c>
       <c r="F124" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>403</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>112</v>
       </c>
       <c r="F125" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>404</v>
       </c>
       <c r="D126">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>405</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>406</v>
       </c>
       <c r="F127" t="s">
@@ -7524,119 +7524,119 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>416</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>48</v>
       </c>
       <c r="F136" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>417</v>
       </c>
       <c r="D137">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>419</v>
       </c>
       <c r="D138">
         <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>420</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>211</v>
       </c>
       <c r="F139" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>421</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>422</v>
       </c>
       <c r="D141">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>423</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>112</v>
       </c>
       <c r="F142" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
@@ -7657,65 +7657,65 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>426</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>427</v>
       </c>
       <c r="D145">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>428</v>
       </c>
       <c r="D146">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>211</v>
       </c>
       <c r="F146" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>429</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>121</v>
       </c>
     </row>
@@ -7753,51 +7753,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>433</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>112</v>
       </c>
       <c r="F150" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>435</v>
       </c>
       <c r="D151">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>436</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>13</v>
       </c>
       <c r="F152" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
@@ -8044,51 +8044,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>458</v>
       </c>
       <c r="D168">
         <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>459</v>
       </c>
       <c r="D169">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>460</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>308</v>
       </c>
     </row>
@@ -8140,51 +8140,51 @@
         <v>52</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>465</v>
       </c>
       <c r="D174">
         <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>466</v>
       </c>
       <c r="D175">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>211</v>
       </c>
       <c r="F175" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>468</v>
       </c>
       <c r="D176">
         <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
@@ -8230,51 +8230,51 @@
         <v>438</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>472</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>473</v>
       </c>
       <c r="D181">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>92</v>
       </c>
       <c r="F181" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>474</v>
       </c>
       <c r="D182">
         <v>27</v>
       </c>
       <c r="E182" t="s">
         <v>36</v>
       </c>
       <c r="F182" t="s">
         <v>165</v>
       </c>
     </row>
@@ -8428,161 +8428,161 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>487</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>48</v>
       </c>
       <c r="F192" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>488</v>
       </c>
       <c r="D193">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E193" t="s">
         <v>48</v>
       </c>
       <c r="F193" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>489</v>
       </c>
       <c r="D194">
         <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>48</v>
       </c>
       <c r="F194" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>490</v>
       </c>
       <c r="D195">
         <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>491</v>
       </c>
       <c r="D196">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E196" t="s">
         <v>36</v>
       </c>
       <c r="F196" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>492</v>
       </c>
       <c r="D197">
         <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>493</v>
       </c>
       <c r="D198">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>494</v>
       </c>
       <c r="D199">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E199" t="s">
         <v>79</v>
       </c>
       <c r="F199" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>495</v>
       </c>
       <c r="D200">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>496</v>
       </c>
       <c r="D201">
         <v>28</v>
       </c>
       <c r="E201" t="s">
         <v>36</v>
       </c>
       <c r="F201" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
@@ -8654,51 +8654,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>502</v>
       </c>
       <c r="D206">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>211</v>
       </c>
       <c r="F206" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>503</v>
       </c>
       <c r="D207">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>504</v>
       </c>
       <c r="D208">
         <v>26</v>
       </c>
       <c r="E208" t="s">
         <v>48</v>
       </c>
       <c r="F208" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
@@ -8821,85 +8821,85 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>515</v>
       </c>
       <c r="D216">
         <v>26</v>
       </c>
       <c r="E216" t="s">
         <v>79</v>
       </c>
       <c r="F216" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>516</v>
       </c>
       <c r="D217">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E217" t="s">
         <v>79</v>
       </c>
       <c r="F217" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>517</v>
       </c>
       <c r="D218">
         <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>36</v>
       </c>
       <c r="F218" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>518</v>
       </c>
       <c r="D219">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E219" t="s">
         <v>239</v>
       </c>
       <c r="F219" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>519</v>
       </c>
       <c r="D220">
         <v>25</v>
       </c>
       <c r="E220" t="s">
         <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>