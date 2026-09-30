--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1286,51 +1286,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -1586,51 +1586,51 @@
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -2423,51 +2423,51 @@
       </c>
       <c r="C69" t="s">
         <v>139</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>141</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>142</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
@@ -2583,51 +2583,51 @@
       </c>
       <c r="C77" t="s">
         <v>153</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>155</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>156</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
@@ -2834,51 +2834,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>172</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>173</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>46</v>
       </c>
       <c r="F91" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>175</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>98</v>
       </c>
       <c r="F92" t="s">
@@ -2914,51 +2914,51 @@
       </c>
       <c r="C94" t="s">
         <v>177</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>93</v>
       </c>
       <c r="F94" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>179</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>181</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
@@ -2988,51 +2988,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>183</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>98</v>
       </c>
       <c r="F98" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>184</v>
       </c>
       <c r="D99">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>46</v>
       </c>
       <c r="F99" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>186</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>46</v>
       </c>
       <c r="F100" t="s">
         <v>174</v>
       </c>
     </row>
@@ -3155,51 +3155,51 @@
         <v>118</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>199</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>200</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>202</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>203</v>
       </c>
     </row>
@@ -3271,68 +3271,68 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>208</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>124</v>
       </c>
       <c r="F115" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>210</v>
       </c>
       <c r="D116">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>22</v>
       </c>
       <c r="F116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>211</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>213</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3353,51 +3353,51 @@
         <v>99</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>215</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>216</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>46</v>
       </c>
       <c r="F121" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>217</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>59</v>
       </c>
     </row>