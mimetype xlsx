--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1531,51 +1531,51 @@
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1648,51 +1648,51 @@
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
@@ -1887,51 +1887,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2338,51 +2338,51 @@
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
       <c r="F52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
@@ -2669,85 +2669,85 @@
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
       <c r="F69" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>124</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
@@ -2920,51 +2920,51 @@
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>106</v>
       </c>
       <c r="F82" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>146</v>
       </c>
       <c r="F84" t="s">
@@ -3091,51 +3091,51 @@
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>156</v>
       </c>
       <c r="F91" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>157</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>106</v>
       </c>
       <c r="F92" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
@@ -3231,51 +3231,51 @@
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>106</v>
       </c>
       <c r="F98" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>75</v>
       </c>
       <c r="F100" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3425,51 +3425,51 @@
       </c>
       <c r="C108" t="s">
         <v>184</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>185</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>75</v>
       </c>
       <c r="F109" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>186</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
@@ -3545,51 +3545,51 @@
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>193</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
@@ -3653,51 +3653,51 @@
       </c>
       <c r="C120" t="s">
         <v>198</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>200</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>23</v>
       </c>
       <c r="F121" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
@@ -3713,91 +3713,91 @@
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>206</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>208</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>23</v>
       </c>
       <c r="F125" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>211</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3997,51 +3997,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>229</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>106</v>
       </c>
       <c r="F139" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>231</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>233</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>37</v>
       </c>
       <c r="F141" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
@@ -4257,133 +4257,133 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>29</v>
       </c>
       <c r="F155" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>256</v>
       </c>
       <c r="D156">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>257</v>
       </c>
       <c r="D157">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E157" t="s">
         <v>23</v>
       </c>
       <c r="F157" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>258</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>106</v>
       </c>
       <c r="F158" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>259</v>
       </c>
       <c r="D159">
         <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>261</v>
       </c>
       <c r="D160">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>263</v>
       </c>
       <c r="D161">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>264</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
@@ -4582,51 +4582,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>283</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>29</v>
       </c>
       <c r="F176" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>287</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
         <v>252</v>
       </c>
     </row>
@@ -4754,51 +4754,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>299</v>
       </c>
       <c r="D186">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>300</v>
       </c>
       <c r="D187">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>