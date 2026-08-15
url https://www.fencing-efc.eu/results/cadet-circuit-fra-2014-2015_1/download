--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1394,51 +1394,51 @@
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -1454,51 +1454,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
@@ -1514,88 +1514,88 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1628,51 +1628,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
@@ -1742,85 +1742,85 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1850,51 +1850,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1907,51 +1907,51 @@
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2004,51 +2004,51 @@
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
       <c r="F36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
@@ -2064,91 +2064,91 @@
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2181,71 +2181,71 @@
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
@@ -2378,51 +2378,51 @@
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="F56" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2515,51 +2515,51 @@
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>37</v>
       </c>
       <c r="F61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>112</v>
       </c>
     </row>
@@ -2592,51 +2592,51 @@
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
@@ -2686,51 +2686,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>124</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
@@ -2780,131 +2780,131 @@
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="F75" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>29</v>
       </c>
       <c r="F76" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>134</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
       <c r="F80" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
@@ -2940,51 +2940,51 @@
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>146</v>
       </c>
       <c r="F84" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>146</v>
       </c>
     </row>
@@ -3071,171 +3071,171 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>154</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>156</v>
       </c>
       <c r="F91" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>157</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>106</v>
       </c>
       <c r="F92" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>161</v>
       </c>
       <c r="F94" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>75</v>
       </c>
       <c r="F96" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>106</v>
       </c>
       <c r="F98" t="s">
@@ -3308,108 +3308,108 @@
       </c>
       <c r="C102" t="s">
         <v>175</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>29</v>
       </c>
       <c r="F102" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>29</v>
       </c>
       <c r="F104" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>180</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>181</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>29</v>
       </c>
       <c r="F106" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>183</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
@@ -3505,51 +3505,51 @@
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>106</v>
       </c>
       <c r="F112" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>190</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
@@ -3579,51 +3579,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3673,71 +3673,71 @@
       </c>
       <c r="C121" t="s">
         <v>200</v>
       </c>
       <c r="D121">
         <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>23</v>
       </c>
       <c r="F121" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>206</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
@@ -3773,51 +3773,51 @@
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>211</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>37</v>
       </c>
       <c r="F128" t="s">
         <v>99</v>
       </c>
     </row>
@@ -3844,136 +3844,136 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>215</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>23</v>
       </c>
       <c r="F130" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>217</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>146</v>
       </c>
       <c r="F132" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>219</v>
       </c>
       <c r="D133">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>37</v>
       </c>
       <c r="F133" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
         <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>75</v>
       </c>
       <c r="F134" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>222</v>
       </c>
       <c r="D135">
         <v>27</v>
       </c>
       <c r="E135" t="s">
         <v>106</v>
       </c>
       <c r="F135" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>224</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>226</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4370,212 +4370,212 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>264</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>265</v>
       </c>
       <c r="D163">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>161</v>
       </c>
       <c r="F163" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>266</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>268</v>
       </c>
       <c r="D165">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>269</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>270</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>23</v>
       </c>
       <c r="F167" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>272</v>
       </c>
       <c r="D168">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>273</v>
       </c>
       <c r="D169">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>75</v>
       </c>
       <c r="F169" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>275</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>276</v>
       </c>
       <c r="D171">
         <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
       <c r="F171" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>278</v>
       </c>
       <c r="D172">
         <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>280</v>
       </c>
       <c r="D173">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>29</v>
       </c>
       <c r="F173" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>282</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>29</v>
       </c>
       <c r="F174" t="s">
         <v>58</v>
       </c>
     </row>
@@ -4726,51 +4726,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>297</v>
       </c>
       <c r="D184">
         <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>298</v>
       </c>
       <c r="D185">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>299</v>
       </c>
       <c r="D186">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>300</v>