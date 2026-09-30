--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2297,51 +2297,51 @@
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
@@ -2482,51 +2482,51 @@
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
@@ -2758,91 +2758,91 @@
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
@@ -3234,51 +3234,51 @@
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>99</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>100</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
@@ -3408,51 +3408,51 @@
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
@@ -3622,51 +3622,51 @@
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>130</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>131</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>21</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3676,51 +3676,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>132</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>133</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
       <c r="F84" t="s">
         <v>135</v>
       </c>
     </row>
@@ -3750,51 +3750,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>140</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3864,51 +3864,51 @@
       </c>
       <c r="C92" t="s">
         <v>144</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>145</v>
       </c>
       <c r="D93">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>42</v>
       </c>
       <c r="F93" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4035,51 +4035,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>155</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>156</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>105</v>
       </c>
       <c r="F102" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>157</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4152,91 +4152,91 @@
       </c>
       <c r="C107" t="s">
         <v>162</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>163</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>18</v>
       </c>
       <c r="F108" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>164</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>108</v>
       </c>
       <c r="F109" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>165</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>18</v>
       </c>
       <c r="F110" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>166</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>105</v>
       </c>
       <c r="F111" t="s">
@@ -4631,68 +4631,68 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>203</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>204</v>
       </c>
       <c r="F132" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>206</v>
       </c>
       <c r="D133">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>18</v>
       </c>
       <c r="F133" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>208</v>
       </c>
       <c r="D134">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>105</v>
       </c>
       <c r="F134" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>210</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
       <c r="F135" t="s">
         <v>146</v>
       </c>
     </row>
@@ -5070,51 +5070,51 @@
         <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>248</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>249</v>
       </c>
       <c r="D159">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E159" t="s">
         <v>108</v>
       </c>
       <c r="F159" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>250</v>
       </c>
       <c r="D160">
         <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>24</v>
       </c>
       <c r="F160" t="s">
         <v>251</v>
       </c>
     </row>
@@ -5203,51 +5203,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>259</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>173</v>
       </c>
       <c r="F166" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>261</v>
       </c>
       <c r="D167">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>108</v>
       </c>
       <c r="F167" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>263</v>
       </c>
       <c r="D168">
         <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>24</v>
       </c>
       <c r="F168" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5353,51 +5353,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>276</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>277</v>
       </c>
       <c r="D176">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E176" t="s">
         <v>18</v>
       </c>
       <c r="F176" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>278</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>108</v>
       </c>
       <c r="F177" t="s">
         <v>262</v>
       </c>
     </row>
@@ -5466,51 +5466,51 @@
         <v>273</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>284</v>
       </c>
       <c r="D182">
         <v>28</v>
       </c>
       <c r="E182" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>285</v>
       </c>
       <c r="D183">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E183" t="s">
         <v>18</v>
       </c>
       <c r="F183" t="s">
         <v>286</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5711,51 +5711,51 @@
       </c>
       <c r="C10" t="s">
         <v>295</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>296</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>297</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
@@ -6093,51 +6093,51 @@
       </c>
       <c r="C30" t="s">
         <v>317</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>318</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>319</v>
       </c>
       <c r="F31" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>321</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6187,51 +6187,51 @@
       </c>
       <c r="C35" t="s">
         <v>325</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>326</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>327</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>101</v>
       </c>
     </row>
@@ -6284,51 +6284,51 @@
       </c>
       <c r="C40" t="s">
         <v>332</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>333</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>334</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -6338,51 +6338,51 @@
       </c>
       <c r="C43" t="s">
         <v>335</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>45</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>336</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>337</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>80</v>
       </c>
     </row>
@@ -6617,88 +6617,88 @@
       </c>
       <c r="C58" t="s">
         <v>353</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>105</v>
       </c>
       <c r="F58" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>354</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>355</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>357</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>359</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6902,88 +6902,88 @@
       </c>
       <c r="C73" t="s">
         <v>371</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="F73" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>373</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>374</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>375</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>376</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
       <c r="F77" t="s">
@@ -7090,51 +7090,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>382</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>383</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
       <c r="F84" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>385</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>31</v>
       </c>
     </row>
@@ -7224,51 +7224,51 @@
       </c>
       <c r="C90" t="s">
         <v>390</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>173</v>
       </c>
       <c r="F90" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>392</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>393</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>173</v>
       </c>
       <c r="F92" t="s">
@@ -7695,51 +7695,51 @@
       </c>
       <c r="C114" t="s">
         <v>422</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>18</v>
       </c>
       <c r="F114" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>423</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>424</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>31</v>
       </c>
     </row>
@@ -8059,51 +8059,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>448</v>
       </c>
       <c r="D134">
         <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>31</v>
       </c>
       <c r="F134" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>450</v>
       </c>
       <c r="D135">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
       <c r="F135" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>451</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>173</v>
       </c>
       <c r="F136" t="s">
         <v>452</v>
       </c>
     </row>
@@ -8506,51 +8506,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>486</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>487</v>
       </c>
       <c r="D162">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>24</v>
       </c>
       <c r="F162" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>488</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
@@ -8729,51 +8729,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>502</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>18</v>
       </c>
       <c r="F175" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>503</v>
       </c>
       <c r="D176">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>24</v>
       </c>
       <c r="F176" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>505</v>
       </c>
       <c r="D177">
         <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>457</v>
       </c>
       <c r="F177" t="s">
         <v>458</v>
       </c>
     </row>
@@ -8811,51 +8811,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>508</v>
       </c>
       <c r="D180">
         <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>77</v>
       </c>
       <c r="F180" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>509</v>
       </c>
       <c r="D181">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E181" t="s">
         <v>60</v>
       </c>
       <c r="F181" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>510</v>
       </c>
       <c r="D182">
         <v>28</v>
       </c>
       <c r="E182" t="s">
         <v>18</v>
       </c>
       <c r="F182" t="s">
         <v>511</v>
       </c>
     </row>
@@ -9210,51 +9210,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>538</v>
       </c>
       <c r="D204">
         <v>29</v>
       </c>
       <c r="E204" t="s">
         <v>105</v>
       </c>
       <c r="F204" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>540</v>
       </c>
       <c r="D205">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E205" t="s">
         <v>457</v>
       </c>
       <c r="F205" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>542</v>
       </c>
       <c r="D206">
         <v>27</v>
       </c>
       <c r="E206" t="s">
         <v>42</v>
       </c>
       <c r="F206" t="s">
         <v>43</v>
       </c>
     </row>
@@ -9377,51 +9377,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>551</v>
       </c>
       <c r="D214">
         <v>27</v>
       </c>
       <c r="E214" t="s">
         <v>173</v>
       </c>
       <c r="F214" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>552</v>
       </c>
       <c r="D215">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E215" t="s">
         <v>42</v>
       </c>
       <c r="F215" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>553</v>
       </c>
       <c r="D216">
         <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>457</v>
       </c>
       <c r="F216" t="s">
         <v>458</v>
       </c>
     </row>