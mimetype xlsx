--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1317,71 +1317,71 @@
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1716,51 +1716,51 @@
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
@@ -1850,91 +1850,91 @@
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2286,51 +2286,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2651,91 +2651,91 @@
       </c>
       <c r="C72" t="s">
         <v>116</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>117</v>
       </c>
       <c r="F72" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>119</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>122</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>123</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
       <c r="F76" t="s">
@@ -2865,51 +2865,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -3193,51 +3193,51 @@
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>25</v>
       </c>
       <c r="F100" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>165</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>167</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>145</v>
       </c>
     </row>
@@ -3250,51 +3250,51 @@
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3484,51 +3484,51 @@
       </c>
       <c r="C115" t="s">
         <v>188</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>189</v>
       </c>
       <c r="D116">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>190</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
@@ -3575,51 +3575,51 @@
       </c>
       <c r="C120" t="s">
         <v>194</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>196</v>
       </c>
       <c r="D121">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>198</v>
       </c>
       <c r="D122">
         <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>145</v>
       </c>
       <c r="F122" t="s">
@@ -3655,51 +3655,51 @@
       </c>
       <c r="C124" t="s">
         <v>202</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>204</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>206</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
@@ -3780,51 +3780,51 @@
         <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
       <c r="F132" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>217</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
         <v>218</v>
       </c>
     </row>
@@ -3927,51 +3927,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>227</v>
       </c>
       <c r="D140">
         <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>229</v>
       </c>
       <c r="D141">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>231</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4046,51 +4046,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>19</v>
       </c>
       <c r="F147" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>243</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>245</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>25</v>
       </c>
       <c r="F149" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4326,113 +4326,113 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>269</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>270</v>
       </c>
       <c r="D165">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>257</v>
       </c>
       <c r="F165" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>271</v>
       </c>
       <c r="D166">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>272</v>
       </c>
       <c r="D167">
         <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>273</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>275</v>
       </c>
       <c r="D169">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>276</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>232</v>
       </c>
     </row>