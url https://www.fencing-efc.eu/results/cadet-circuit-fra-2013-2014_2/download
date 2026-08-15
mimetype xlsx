--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1300,51 +1300,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1465,145 +1465,145 @@
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
@@ -1639,51 +1639,51 @@
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1736,88 +1736,88 @@
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
@@ -1947,222 +1947,222 @@
       </c>
       <c r="C35" t="s">
         <v>60</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>62</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>63</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>73</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2212,51 +2212,51 @@
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
@@ -2303,128 +2303,128 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>92</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>93</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>94</v>
       </c>
       <c r="F58" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>96</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2434,51 +2434,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
@@ -2574,51 +2574,51 @@
       </c>
       <c r="C68" t="s">
         <v>111</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>112</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>113</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>25</v>
       </c>
       <c r="F70" t="s">
         <v>114</v>
       </c>
     </row>
@@ -2631,51 +2631,51 @@
       </c>
       <c r="C71" t="s">
         <v>115</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>116</v>
       </c>
       <c r="D72">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>117</v>
       </c>
       <c r="F72" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>119</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
@@ -2711,51 +2711,51 @@
       </c>
       <c r="C75" t="s">
         <v>122</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>123</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
       <c r="F76" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
@@ -2811,51 +2811,51 @@
       </c>
       <c r="C80" t="s">
         <v>130</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>132</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>19</v>
       </c>
       <c r="F82" t="s">
         <v>134</v>
       </c>
     </row>
@@ -2899,51 +2899,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>138</v>
       </c>
       <c r="D86">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>139</v>
       </c>
       <c r="F86" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
       <c r="F87" t="s">
         <v>141</v>
       </c>
     </row>
@@ -2956,68 +2956,68 @@
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>144</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>148</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>25</v>
       </c>
       <c r="F91" t="s">
@@ -3230,88 +3230,88 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>167</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
@@ -3344,51 +3344,51 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>177</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>178</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>25</v>
       </c>
       <c r="F109" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>179</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>180</v>
       </c>
       <c r="F110" t="s">
@@ -3424,91 +3424,91 @@
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112">
         <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>185</v>
       </c>
       <c r="D113">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>22</v>
       </c>
       <c r="F113" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>186</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>19</v>
       </c>
       <c r="F114" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>188</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>189</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>145</v>
       </c>
     </row>
@@ -3518,51 +3518,51 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>190</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>191</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>145</v>
       </c>
       <c r="F118" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>193</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>145</v>
       </c>
     </row>
@@ -3615,71 +3615,71 @@
       </c>
       <c r="C122" t="s">
         <v>198</v>
       </c>
       <c r="D122">
         <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>145</v>
       </c>
       <c r="F122" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>200</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>202</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>204</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
@@ -3766,51 +3766,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>213</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>25</v>
       </c>
       <c r="F130" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
       <c r="F132" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
@@ -3862,133 +3862,133 @@
         <v>221</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>22</v>
       </c>
       <c r="F137" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
         <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>226</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>227</v>
       </c>
       <c r="D140">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>229</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>231</v>
       </c>
       <c r="D142">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>233</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4094,65 +4094,65 @@
         <v>26</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>246</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>248</v>
       </c>
       <c r="D151">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>249</v>
       </c>
       <c r="D152">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>25</v>
       </c>
       <c r="F152" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>251</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4241,102 +4241,102 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>260</v>
       </c>
       <c r="D159">
         <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>262</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>263</v>
       </c>
       <c r="D161">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>265</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>25</v>
       </c>
       <c r="F162" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>267</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>269</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
         <v>125</v>
       </c>
     </row>
@@ -4371,51 +4371,51 @@
         <v>145</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>272</v>
       </c>
       <c r="D167">
         <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>273</v>
       </c>
       <c r="D168">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>275</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>221</v>
       </c>
     </row>
@@ -4439,51 +4439,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>277</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>279</v>
       </c>
       <c r="D172">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>281</v>
       </c>
       <c r="D173">
         <v>28</v>
       </c>
       <c r="E173" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>