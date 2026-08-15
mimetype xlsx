--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1388,111 +1388,111 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
@@ -1568,51 +1568,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1625,51 +1625,51 @@
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1722,68 +1722,68 @@
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1833,51 +1833,51 @@
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -1950,91 +1950,91 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>67</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -2050,88 +2050,88 @@
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>67</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>86</v>
       </c>
       <c r="F44" t="s">
@@ -2318,51 +2318,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
@@ -2375,51 +2375,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>110</v>
       </c>
       <c r="F59" t="s">
@@ -2472,51 +2472,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>117</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
@@ -2532,51 +2532,51 @@
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>67</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>124</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2649,51 +2649,51 @@
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" t="s">
@@ -2883,51 +2883,51 @@
       </c>
       <c r="C83" t="s">
         <v>153</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>154</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>155</v>
       </c>
       <c r="F84" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>157</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
@@ -2983,51 +2983,51 @@
       </c>
       <c r="C88" t="s">
         <v>163</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>110</v>
       </c>
       <c r="F89" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>167</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
@@ -3100,51 +3100,51 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>173</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>100</v>
       </c>
       <c r="F95" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
@@ -3237,51 +3237,51 @@
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>187</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>189</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
@@ -3374,51 +3374,51 @@
       </c>
       <c r="C108" t="s">
         <v>195</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>196</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>67</v>
       </c>
       <c r="F109" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>198</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>199</v>
       </c>
       <c r="F110" t="s">
@@ -3434,51 +3434,51 @@
       </c>
       <c r="C111" t="s">
         <v>201</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>146</v>
       </c>
       <c r="F111" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>203</v>
       </c>
       <c r="D112">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>204</v>
       </c>
       <c r="D113">
         <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>51</v>
       </c>
       <c r="F113" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3491,51 +3491,51 @@
       </c>
       <c r="C114" t="s">
         <v>205</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>207</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>208</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3588,51 +3588,51 @@
       </c>
       <c r="C119" t="s">
         <v>213</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>214</v>
       </c>
       <c r="D120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>216</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3645,51 +3645,51 @@
       </c>
       <c r="C122" t="s">
         <v>217</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>218</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>219</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
@@ -3725,241 +3725,241 @@
       </c>
       <c r="C126" t="s">
         <v>221</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>67</v>
       </c>
       <c r="F126" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>222</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>155</v>
       </c>
       <c r="F127" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>223</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>67</v>
       </c>
       <c r="F128" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>224</v>
       </c>
       <c r="D129">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>146</v>
       </c>
       <c r="F129" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>226</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>51</v>
       </c>
       <c r="F130" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>228</v>
       </c>
       <c r="D131">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>230</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>155</v>
       </c>
       <c r="F132" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>231</v>
       </c>
       <c r="D133">
         <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>233</v>
       </c>
       <c r="D134">
         <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>67</v>
       </c>
       <c r="F134" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>234</v>
       </c>
       <c r="D135">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>236</v>
       </c>
       <c r="D136">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>237</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>67</v>
       </c>
       <c r="F137" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>238</v>
       </c>
       <c r="D138">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>239</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>240</v>
       </c>
     </row>
@@ -3997,68 +3997,68 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>243</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>67</v>
       </c>
       <c r="F142" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>244</v>
       </c>
       <c r="D143">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>245</v>
       </c>
       <c r="F143" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>247</v>
       </c>
       <c r="D144">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>249</v>
       </c>
       <c r="D145">
         <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>250</v>
       </c>
     </row>
@@ -4110,51 +4110,51 @@
         <v>254</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>255</v>
       </c>
       <c r="D149">
         <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>256</v>
       </c>
       <c r="D150">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>257</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>51</v>
       </c>
       <c r="F151" t="s">
         <v>171</v>
       </c>
     </row>