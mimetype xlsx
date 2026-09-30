--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1348,51 +1348,51 @@
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
@@ -1508,91 +1508,91 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1756,91 +1756,91 @@
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
@@ -2358,88 +2358,88 @@
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>110</v>
       </c>
       <c r="F59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" t="s">
@@ -3140,88 +3140,88 @@
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>178</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>183</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>67</v>
       </c>
       <c r="F100" t="s">
@@ -3277,51 +3277,51 @@
       </c>
       <c r="C103" t="s">
         <v>189</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>190</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>191</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3334,51 +3334,51 @@
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>193</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>195</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
@@ -3833,68 +3833,68 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>230</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>155</v>
       </c>
       <c r="F132" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>231</v>
       </c>
       <c r="D133">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>233</v>
       </c>
       <c r="D134">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>67</v>
       </c>
       <c r="F134" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>234</v>
       </c>
       <c r="D135">
         <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>235</v>
       </c>
     </row>
@@ -3949,51 +3949,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>239</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>241</v>
       </c>
       <c r="D140">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>242</v>
       </c>
       <c r="D141">
         <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>67</v>
       </c>
       <c r="F141" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
@@ -4161,51 +4161,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>258</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>155</v>
       </c>
       <c r="F152" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>260</v>
       </c>
       <c r="D153">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>261</v>
       </c>
       <c r="D154">
         <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
@@ -4260,136 +4260,136 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>267</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>268</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>146</v>
       </c>
       <c r="F159" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>269</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>270</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>155</v>
       </c>
       <c r="F161" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>271</v>
       </c>
       <c r="D162">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>273</v>
       </c>
       <c r="D163">
         <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>275</v>
       </c>
       <c r="D164">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>51</v>
       </c>
       <c r="F164" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>277</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>155</v>
       </c>
       <c r="F165" t="s">
         <v>259</v>
       </c>
     </row>
@@ -4444,85 +4444,85 @@
         <v>282</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>283</v>
       </c>
       <c r="D169">
         <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>284</v>
       </c>
       <c r="D170">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>10</v>
       </c>
       <c r="F170" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>285</v>
       </c>
       <c r="D171">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E171" t="s">
         <v>51</v>
       </c>
       <c r="F171" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>286</v>
       </c>
       <c r="D172">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>51</v>
       </c>
       <c r="F172" t="s">
         <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>