--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1520,51 +1520,51 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
@@ -1657,51 +1657,51 @@
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2642,51 +2642,51 @@
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>102</v>
       </c>
       <c r="F60" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
@@ -2799,51 +2799,51 @@
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
@@ -2959,51 +2959,51 @@
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>30</v>
       </c>
       <c r="F76" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3070,51 +3070,51 @@
       </c>
       <c r="C82" t="s">
         <v>135</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
       <c r="F82" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>137</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>139</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4209,91 +4209,91 @@
       </c>
       <c r="C22" t="s">
         <v>213</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>214</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>215</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>216</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>217</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
@@ -4329,51 +4329,51 @@
       </c>
       <c r="C28" t="s">
         <v>220</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>221</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>222</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
@@ -4609,51 +4609,51 @@
       </c>
       <c r="C42" t="s">
         <v>237</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>238</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>79</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>239</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
@@ -4863,51 +4863,51 @@
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>255</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>256</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>257</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>127</v>
       </c>
       <c r="F57" t="s">
@@ -4923,51 +4923,51 @@
       </c>
       <c r="C58" t="s">
         <v>259</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>48</v>
       </c>
       <c r="F58" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>260</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>261</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60" t="s">
@@ -5600,91 +5600,91 @@
       </c>
       <c r="C92" t="s">
         <v>300</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>102</v>
       </c>
       <c r="F92" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>302</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>79</v>
       </c>
       <c r="F93" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>303</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>127</v>
       </c>
       <c r="F94" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>304</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>305</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>160</v>
       </c>
       <c r="F96" t="s">
@@ -5857,111 +5857,111 @@
       </c>
       <c r="C105" t="s">
         <v>315</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>14</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.5</v>
       </c>
       <c r="C106" t="s">
         <v>316</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.5</v>
       </c>
       <c r="C107" t="s">
         <v>317</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.5</v>
       </c>
       <c r="C108" t="s">
         <v>319</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>160</v>
       </c>
       <c r="F108" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.5</v>
       </c>
       <c r="C109" t="s">
         <v>320</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.5</v>
       </c>
       <c r="C110" t="s">
         <v>321</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>36</v>
       </c>
     </row>
@@ -5974,51 +5974,51 @@
       </c>
       <c r="C111" t="s">
         <v>322</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>2.5</v>
       </c>
       <c r="C112" t="s">
         <v>324</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.5</v>
       </c>
       <c r="C113" t="s">
         <v>326</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>160</v>
       </c>
       <c r="F113" t="s">
@@ -6074,85 +6074,85 @@
       </c>
       <c r="C116" t="s">
         <v>329</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>2.5</v>
       </c>
       <c r="C117" t="s">
         <v>330</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.5</v>
       </c>
       <c r="C118" t="s">
         <v>331</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>2.5</v>
       </c>
       <c r="C119" t="s">
         <v>332</v>
       </c>
       <c r="D119">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>333</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
       <c r="F120" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
@@ -6283,51 +6283,51 @@
         <v>342</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>343</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>344</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>345</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>160</v>
       </c>
       <c r="F131" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>