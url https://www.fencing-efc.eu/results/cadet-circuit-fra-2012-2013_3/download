--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2074,51 +2074,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
@@ -2251,51 +2251,51 @@
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
@@ -2405,51 +2405,51 @@
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2499,51 +2499,51 @@
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2676,51 +2676,51 @@
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>74</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3112,51 +3112,51 @@
       </c>
       <c r="C64" t="s">
         <v>107</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>108</v>
       </c>
       <c r="F64" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>110</v>
       </c>
       <c r="D65">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
     </row>
@@ -3243,51 +3243,51 @@
       </c>
       <c r="C71" t="s">
         <v>120</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
@@ -3380,88 +3380,88 @@
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>130</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>135</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>136</v>
       </c>
       <c r="F82" t="s">
@@ -3637,51 +3637,51 @@
       </c>
       <c r="C91" t="s">
         <v>150</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>152</v>
       </c>
       <c r="D92">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>153</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
@@ -3894,51 +3894,51 @@
       </c>
       <c r="C104" t="s">
         <v>169</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>23</v>
       </c>
       <c r="F104" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
@@ -4128,51 +4128,51 @@
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>74</v>
       </c>
       <c r="F118" t="s">
@@ -4302,51 +4302,51 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>210</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>60</v>
       </c>
       <c r="F125" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>212</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>23</v>
       </c>
       <c r="F126" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>213</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>214</v>
       </c>
     </row>
@@ -4370,82 +4370,82 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>216</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>218</v>
       </c>
       <c r="D130">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>219</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>220</v>
       </c>
       <c r="D132">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>108</v>
       </c>
       <c r="F132" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>222</v>
       </c>
       <c r="D133">
         <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4500,51 +4500,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>226</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>227</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>57</v>
       </c>
       <c r="F138" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>229</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>23</v>
       </c>
       <c r="F139" t="s">
         <v>230</v>
       </c>
     </row>
@@ -4681,51 +4681,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>242</v>
       </c>
       <c r="D148">
         <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>23</v>
       </c>
       <c r="F148" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>244</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>246</v>
       </c>
       <c r="D150">
         <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>23</v>
       </c>
       <c r="F150" t="s">
         <v>247</v>
       </c>
     </row>
@@ -4997,51 +4997,51 @@
       </c>
       <c r="C10" t="s">
         <v>263</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>201</v>
       </c>
       <c r="F10" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>265</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>266</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -5051,51 +5051,51 @@
       </c>
       <c r="C13" t="s">
         <v>267</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>268</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>269</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -5208,51 +5208,51 @@
       </c>
       <c r="C21" t="s">
         <v>278</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>279</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>118</v>
       </c>
       <c r="F22" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>281</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -5622,91 +5622,91 @@
       </c>
       <c r="C42" t="s">
         <v>305</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>306</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>307</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>309</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>310</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
@@ -6204,68 +6204,68 @@
       </c>
       <c r="C72" t="s">
         <v>342</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>343</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>344</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>346</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>23</v>
       </c>
       <c r="F75" t="s">
@@ -6632,91 +6632,91 @@
       </c>
       <c r="C94" t="s">
         <v>369</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>201</v>
       </c>
       <c r="F94" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>370</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>371</v>
       </c>
       <c r="F95" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>373</v>
       </c>
       <c r="D96">
         <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>201</v>
       </c>
       <c r="F96" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>374</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>74</v>
       </c>
       <c r="F97" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>375</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
@@ -6792,51 +6792,51 @@
       </c>
       <c r="C102" t="s">
         <v>381</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>382</v>
       </c>
       <c r="D103">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>384</v>
       </c>
       <c r="D104">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
@@ -7203,88 +7203,88 @@
       </c>
       <c r="C123" t="s">
         <v>407</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>57</v>
       </c>
       <c r="F123" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>409</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>2.0</v>
       </c>
       <c r="C125" t="s">
         <v>410</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>411</v>
       </c>
       <c r="D126">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>413</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>23</v>
       </c>
       <c r="F127" t="s">
@@ -7430,51 +7430,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>427</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>23</v>
       </c>
       <c r="F136" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>429</v>
       </c>
       <c r="D137">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>118</v>
       </c>
       <c r="F137" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>430</v>
       </c>
       <c r="D138">
         <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>291</v>
       </c>
     </row>
@@ -7515,51 +7515,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>433</v>
       </c>
       <c r="D141">
         <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>434</v>
       </c>
       <c r="D142">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>57</v>
       </c>
       <c r="F142" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>436</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
@@ -8168,133 +8168,133 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>481</v>
       </c>
       <c r="D181">
         <v>28</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>482</v>
       </c>
       <c r="D182">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E182" t="s">
         <v>108</v>
       </c>
       <c r="F182" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>484</v>
       </c>
       <c r="D183">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>485</v>
       </c>
       <c r="D184">
         <v>29</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>486</v>
       </c>
       <c r="D185">
         <v>29</v>
       </c>
       <c r="E185" t="s">
         <v>57</v>
       </c>
       <c r="F185" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>487</v>
       </c>
       <c r="D186">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>201</v>
       </c>
       <c r="F186" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>488</v>
       </c>
       <c r="D187">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>489</v>
       </c>
       <c r="D188">
         <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>108</v>
       </c>
       <c r="F188" t="s">
         <v>182</v>
       </c>
     </row>