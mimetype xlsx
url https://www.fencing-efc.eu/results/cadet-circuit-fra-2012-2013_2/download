--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1253,88 +1253,88 @@
       </c>
       <c r="B3">
         <v>64.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>52.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>40.0</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
@@ -1384,51 +1384,51 @@
       </c>
       <c r="B10">
         <v>28.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
@@ -1603,68 +1603,68 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
@@ -1720,91 +1720,91 @@
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
@@ -1857,51 +1857,51 @@
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
@@ -1911,179 +1911,179 @@
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2136,91 +2136,91 @@
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>83</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
@@ -2250,108 +2250,108 @@
       </c>
       <c r="C56" t="s">
         <v>89</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>91</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>92</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>22</v>
       </c>
       <c r="F58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>93</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>94</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>95</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>96</v>
       </c>
       <c r="F61" t="s">
@@ -2575,71 +2575,71 @@
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>115</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>116</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>117</v>
       </c>
       <c r="F74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>118</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
@@ -2655,102 +2655,102 @@
       </c>
       <c r="C77" t="s">
         <v>122</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>124</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>125</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>126</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>127</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>128</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2837,51 +2837,51 @@
       </c>
       <c r="C87" t="s">
         <v>133</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>96</v>
       </c>
       <c r="F87" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>135</v>
       </c>
       <c r="D88">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>136</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89" t="s">
@@ -2897,71 +2897,71 @@
       </c>
       <c r="C90" t="s">
         <v>138</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>140</v>
       </c>
       <c r="D91">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
       <c r="F91" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>141</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>142</v>
       </c>
       <c r="F92" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>144</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>27</v>
       </c>
       <c r="F93" t="s">
@@ -3151,51 +3151,51 @@
       </c>
       <c r="C103" t="s">
         <v>159</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>160</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>162</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105" t="s">
@@ -3388,51 +3388,51 @@
       </c>
       <c r="C115" t="s">
         <v>179</v>
       </c>
       <c r="D115">
         <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>22</v>
       </c>
       <c r="F115" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>180</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>27</v>
       </c>
       <c r="F116" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>182</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>96</v>
       </c>
       <c r="F117" t="s">
@@ -3448,68 +3448,68 @@
       </c>
       <c r="C118" t="s">
         <v>183</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>18</v>
       </c>
       <c r="F118" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>184</v>
       </c>
       <c r="D119">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>185</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>187</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3522,51 +3522,51 @@
       </c>
       <c r="C122" t="s">
         <v>188</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>155</v>
       </c>
       <c r="F122" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>189</v>
       </c>
       <c r="D123">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>191</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>27</v>
       </c>
       <c r="F124" t="s">
@@ -3582,51 +3582,51 @@
       </c>
       <c r="C125" t="s">
         <v>193</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>27</v>
       </c>
       <c r="F125" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>194</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>96</v>
       </c>
       <c r="F126" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>196</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>27</v>
       </c>
       <c r="F127" t="s">
@@ -3662,51 +3662,51 @@
       </c>
       <c r="C129" t="s">
         <v>199</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>155</v>
       </c>
       <c r="F129" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>2.0</v>
       </c>
       <c r="C130" t="s">
         <v>201</v>
       </c>
       <c r="D130">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>96</v>
       </c>
       <c r="F130" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>2.0</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>27</v>
       </c>
       <c r="F131" t="s">
@@ -3781,246 +3781,246 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>211</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>212</v>
       </c>
       <c r="D137">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>96</v>
       </c>
       <c r="F137" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>213</v>
       </c>
       <c r="D138">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>60</v>
       </c>
       <c r="F138" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>216</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>217</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>96</v>
       </c>
       <c r="F141" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>219</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
       <c r="F142" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>221</v>
       </c>
       <c r="D143">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>222</v>
       </c>
       <c r="D144">
         <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>27</v>
       </c>
       <c r="F144" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>224</v>
       </c>
       <c r="D145">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>225</v>
       </c>
       <c r="D146">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>226</v>
       </c>
       <c r="F146" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>227</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="F147" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>228</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>96</v>
       </c>
       <c r="F148" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>229</v>
       </c>
       <c r="D149">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>230</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>18</v>
       </c>
       <c r="F150" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
@@ -4058,102 +4058,102 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>235</v>
       </c>
       <c r="D153">
         <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>237</v>
       </c>
       <c r="D154">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>96</v>
       </c>
       <c r="F154" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>239</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="F155" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>241</v>
       </c>
       <c r="D156">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E156" t="s">
         <v>101</v>
       </c>
       <c r="F156" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>242</v>
       </c>
       <c r="D157">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>27</v>
       </c>
       <c r="F157" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>243</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>27</v>
       </c>
       <c r="F158" t="s">
         <v>244</v>
       </c>
     </row>
@@ -4191,51 +4191,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>248</v>
       </c>
       <c r="D161">
         <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>27</v>
       </c>
       <c r="F161" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>249</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>27</v>
       </c>
       <c r="F162" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>251</v>
       </c>
       <c r="D163">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>27</v>
       </c>
       <c r="F163" t="s">
         <v>252</v>
       </c>
     </row>
@@ -4276,153 +4276,153 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>255</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>257</v>
       </c>
       <c r="D167">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>96</v>
       </c>
       <c r="F167" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>259</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>27</v>
       </c>
       <c r="F168" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>261</v>
       </c>
       <c r="D169">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="F169" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>263</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>27</v>
       </c>
       <c r="F170" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>264</v>
       </c>
       <c r="D171">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E171" t="s">
         <v>96</v>
       </c>
       <c r="F171" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>266</v>
       </c>
       <c r="D172">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E172" t="s">
         <v>101</v>
       </c>
       <c r="F172" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>268</v>
       </c>
       <c r="D173">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
       <c r="F173" t="s">
         <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>