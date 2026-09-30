--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1424,51 +1424,51 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>22.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1660,51 +1660,51 @@
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -2193,51 +2193,51 @@
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>88</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2327,51 +2327,51 @@
       </c>
       <c r="C60" t="s">
         <v>94</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>95</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>96</v>
       </c>
       <c r="F61" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>98</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2424,51 +2424,51 @@
       </c>
       <c r="C65" t="s">
         <v>103</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>104</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>106</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
@@ -2481,71 +2481,71 @@
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>108</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>109</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>60</v>
       </c>
       <c r="F69" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2635,51 +2635,51 @@
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>122</v>
       </c>
       <c r="D77">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>124</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2760,51 +2760,51 @@
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>129</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>130</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>131</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85" t="s">
         <v>64</v>
       </c>
     </row>
@@ -3111,51 +3111,51 @@
       </c>
       <c r="C101" t="s">
         <v>154</v>
       </c>
       <c r="D101">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>155</v>
       </c>
       <c r="F101" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>27</v>
       </c>
       <c r="F102" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>159</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103" t="s">
@@ -3642,51 +3642,51 @@
       </c>
       <c r="C128" t="s">
         <v>197</v>
       </c>
       <c r="D128">
         <v>29</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="F128" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>199</v>
       </c>
       <c r="D129">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>155</v>
       </c>
       <c r="F129" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>2.0</v>
       </c>
       <c r="C130" t="s">
         <v>201</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>96</v>
       </c>
       <c r="F130" t="s">
@@ -3815,99 +3815,99 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>213</v>
       </c>
       <c r="D138">
         <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>60</v>
       </c>
       <c r="F138" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>216</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>217</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>96</v>
       </c>
       <c r="F141" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>219</v>
       </c>
       <c r="D142">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
       <c r="F142" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>221</v>
       </c>
       <c r="D143">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
@@ -4024,51 +4024,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>232</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="F151" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>234</v>
       </c>
       <c r="D152">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>101</v>
       </c>
       <c r="F152" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>235</v>
       </c>
       <c r="D153">
         <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153" t="s">
         <v>236</v>
       </c>
     </row>
@@ -4160,51 +4160,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>245</v>
       </c>
       <c r="D159">
         <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>96</v>
       </c>
       <c r="F159" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>247</v>
       </c>
       <c r="D160">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E160" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>248</v>
       </c>
       <c r="D161">
         <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>27</v>
       </c>
       <c r="F161" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
@@ -4327,51 +4327,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>261</v>
       </c>
       <c r="D169">
         <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="F169" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>263</v>
       </c>
       <c r="D170">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>27</v>
       </c>
       <c r="F170" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>264</v>
       </c>
       <c r="D171">
         <v>28</v>
       </c>
       <c r="E171" t="s">
         <v>96</v>
       </c>
       <c r="F171" t="s">
         <v>265</v>
       </c>
     </row>