--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1224,88 +1224,88 @@
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1375,51 +1375,51 @@
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1512,51 +1512,51 @@
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>40</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1586,51 +1586,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1663,148 +1663,148 @@
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>45</v>
       </c>
       <c r="F29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>45</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1871,88 +1871,88 @@
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>45</v>
       </c>
       <c r="F40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
@@ -1965,51 +1965,51 @@
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2136,51 +2136,51 @@
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>94</v>
       </c>
     </row>
@@ -2213,51 +2213,51 @@
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>57</v>
       </c>
       <c r="F58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>45</v>
       </c>
       <c r="F59" t="s">
@@ -2293,51 +2293,51 @@
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
@@ -2390,91 +2390,91 @@
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>117</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>119</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
@@ -2550,51 +2550,51 @@
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>45</v>
       </c>
       <c r="F76" t="s">
@@ -2610,51 +2610,51 @@
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
@@ -2670,131 +2670,131 @@
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>92</v>
       </c>
       <c r="F80" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>140</v>
       </c>
       <c r="F82" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>145</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2904,188 +2904,188 @@
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>162</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>167</v>
       </c>
       <c r="D101">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
@@ -3121,91 +3121,91 @@
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>172</v>
       </c>
       <c r="F103" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>174</v>
       </c>
       <c r="D104">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>45</v>
       </c>
       <c r="F104" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>45</v>
       </c>
       <c r="F107" t="s">
@@ -3221,51 +3221,51 @@
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>185</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3295,128 +3295,128 @@
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>189</v>
       </c>
       <c r="D112">
         <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>190</v>
       </c>
       <c r="D113">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.0</v>
       </c>
       <c r="C114" t="s">
         <v>191</v>
       </c>
       <c r="D114">
         <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>45</v>
       </c>
       <c r="F114" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>193</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>196</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>45</v>
       </c>
       <c r="F117" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>198</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
@@ -3452,51 +3452,51 @@
       </c>
       <c r="C120" t="s">
         <v>202</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>92</v>
       </c>
       <c r="F120" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>205</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
@@ -3546,51 +3546,51 @@
       </c>
       <c r="B125">
         <v>2.0</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>211</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>62</v>
       </c>
     </row>
@@ -3637,51 +3637,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>215</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>217</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>45</v>
       </c>
       <c r="F132" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
@@ -3702,65 +3702,65 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>219</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>221</v>
       </c>
       <c r="D135">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>57</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>224</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3795,51 +3795,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>227</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>92</v>
       </c>
       <c r="F140" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>229</v>
       </c>
       <c r="D141">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>140</v>
       </c>
       <c r="F141" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>230</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>45</v>
       </c>
       <c r="F142" t="s">
         <v>181</v>
       </c>
     </row>
@@ -3908,153 +3908,153 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>238</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>57</v>
       </c>
       <c r="F147" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>240</v>
       </c>
       <c r="D148">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>140</v>
       </c>
       <c r="F148" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>241</v>
       </c>
       <c r="D149">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>140</v>
       </c>
       <c r="F149" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>242</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>140</v>
       </c>
       <c r="F150" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>243</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>57</v>
       </c>
       <c r="F151" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>244</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>57</v>
       </c>
       <c r="F152" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>237</v>
       </c>
       <c r="F153" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>247</v>
       </c>
       <c r="D154">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>140</v>
       </c>
       <c r="F154" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>