--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1150,51 +1150,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1207,51 +1207,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1492,51 +1492,51 @@
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1797,51 +1797,51 @@
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>66</v>
       </c>
     </row>
@@ -2076,51 +2076,51 @@
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>45</v>
       </c>
       <c r="F52" t="s">
@@ -2333,51 +2333,51 @@
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2490,91 +2490,91 @@
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
@@ -2730,51 +2730,51 @@
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>145</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
@@ -2824,51 +2824,51 @@
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>152</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
@@ -3181,51 +3181,51 @@
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>45</v>
       </c>
       <c r="F107" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.0</v>
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
@@ -3432,51 +3432,51 @@
       </c>
       <c r="C119" t="s">
         <v>200</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>202</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>92</v>
       </c>
       <c r="F120" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
@@ -3529,51 +3529,51 @@
       </c>
       <c r="C124" t="s">
         <v>208</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>2.0</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
         <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
@@ -3668,51 +3668,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>217</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>45</v>
       </c>
       <c r="F132" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>45</v>
       </c>
       <c r="F133" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>219</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>220</v>
       </c>
     </row>
@@ -3750,51 +3750,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>224</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>226</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>227</v>
@@ -3829,99 +3829,99 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>230</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>45</v>
       </c>
       <c r="F142" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>231</v>
       </c>
       <c r="D143">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>232</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>172</v>
       </c>
       <c r="F144" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>234</v>
       </c>
       <c r="D145">
         <v>30</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>236</v>
       </c>
       <c r="D146">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>238</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>57</v>
       </c>
       <c r="F147" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>