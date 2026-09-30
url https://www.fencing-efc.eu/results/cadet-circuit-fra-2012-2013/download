--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1509,51 +1509,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
@@ -1569,51 +1569,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1629,51 +1629,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -2097,51 +2097,51 @@
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -2374,88 +2374,88 @@
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
@@ -2471,91 +2471,91 @@
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>49</v>
       </c>
       <c r="F54" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>49</v>
       </c>
       <c r="F57" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2668,51 +2668,51 @@
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>49</v>
       </c>
       <c r="F66" t="s">
@@ -2808,51 +2808,51 @@
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>21</v>
       </c>
       <c r="F71" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -3184,68 +3184,68 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>154</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>155</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>65</v>
       </c>
       <c r="F92" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>158</v>
       </c>
     </row>
@@ -3368,51 +3368,51 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>168</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>170</v>
       </c>
       <c r="D103">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>171</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3753,51 +3753,51 @@
       </c>
       <c r="C13" t="s">
         <v>194</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>59</v>
       </c>
       <c r="F13" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>12.0</v>
       </c>
       <c r="C14" t="s">
         <v>196</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>12.0</v>
       </c>
       <c r="C15" t="s">
         <v>198</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -4281,71 +4281,71 @@
       </c>
       <c r="C40" t="s">
         <v>227</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>3.0</v>
       </c>
       <c r="C41" t="s">
         <v>229</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>230</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>3.0</v>
       </c>
       <c r="C43" t="s">
         <v>231</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
@@ -4558,88 +4558,88 @@
       </c>
       <c r="C54" t="s">
         <v>246</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>247</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>49</v>
       </c>
       <c r="F55" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>3.0</v>
       </c>
       <c r="C56" t="s">
         <v>248</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>3.0</v>
       </c>
       <c r="C57" t="s">
         <v>249</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>21</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>3.0</v>
       </c>
       <c r="C58" t="s">
         <v>250</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>49</v>
       </c>
       <c r="F58" t="s">
@@ -4735,131 +4735,131 @@
       </c>
       <c r="C63" t="s">
         <v>257</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
       <c r="F63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>3.0</v>
       </c>
       <c r="C64" t="s">
         <v>258</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>3.0</v>
       </c>
       <c r="C65" t="s">
         <v>259</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.5</v>
       </c>
       <c r="C66" t="s">
         <v>261</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.5</v>
       </c>
       <c r="C67" t="s">
         <v>262</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.5</v>
       </c>
       <c r="C68" t="s">
         <v>264</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>79</v>
       </c>
       <c r="F68" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.5</v>
       </c>
       <c r="C69" t="s">
         <v>265</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
@@ -5035,51 +5035,51 @@
       </c>
       <c r="C78" t="s">
         <v>279</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.5</v>
       </c>
       <c r="C79" t="s">
         <v>280</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.5</v>
       </c>
       <c r="C80" t="s">
         <v>281</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>282</v>
       </c>
     </row>
@@ -5149,51 +5149,51 @@
       </c>
       <c r="B84">
         <v>1.5</v>
       </c>
       <c r="C84" t="s">
         <v>286</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.5</v>
       </c>
       <c r="C85" t="s">
         <v>287</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.5</v>
       </c>
       <c r="C86" t="s">
         <v>289</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -5349,51 +5349,51 @@
       </c>
       <c r="C94" t="s">
         <v>298</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.5</v>
       </c>
       <c r="C95" t="s">
         <v>300</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>65</v>
       </c>
       <c r="F95" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.5</v>
       </c>
       <c r="C96" t="s">
         <v>301</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
@@ -5406,51 +5406,51 @@
       </c>
       <c r="B97">
         <v>1.5</v>
       </c>
       <c r="C97" t="s">
         <v>302</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>303</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>79</v>
       </c>
       <c r="F98" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>304</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>175</v>
       </c>
       <c r="F99" t="s">
         <v>176</v>
       </c>
     </row>
@@ -5508,85 +5508,85 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>309</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>65</v>
       </c>
       <c r="F103" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>310</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>65</v>
       </c>
       <c r="F104" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>311</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
       <c r="F105" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="C106" t="s">
         <v>312</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>313</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>42</v>
       </c>
     </row>
@@ -5780,51 +5780,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>327</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>21</v>
       </c>
       <c r="F119" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>328</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>329</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>59</v>
       </c>
       <c r="F121" t="s">
         <v>195</v>
       </c>
     </row>