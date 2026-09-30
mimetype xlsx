--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1432,71 +1432,71 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>28.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1726,51 +1726,51 @@
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
@@ -2060,88 +2060,88 @@
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
@@ -2254,51 +2254,51 @@
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2496,51 +2496,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
@@ -2595,119 +2595,119 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="C71" t="s">
         <v>119</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>42</v>
       </c>
       <c r="F72" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>42</v>
       </c>
       <c r="F74" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2785,51 +2785,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>133</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>135</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>136</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
     </row>
@@ -3273,71 +3273,71 @@
       </c>
       <c r="C27" t="s">
         <v>162</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>163</v>
       </c>
       <c r="F27" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>165</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>166</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>167</v>
       </c>
       <c r="F29" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>169</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>167</v>
       </c>
       <c r="F30" t="s">
@@ -4015,51 +4015,51 @@
       </c>
       <c r="C65" t="s">
         <v>215</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>216</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>42</v>
       </c>
       <c r="F66" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>217</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
@@ -4112,91 +4112,91 @@
       </c>
       <c r="C70" t="s">
         <v>220</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>222</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>73</v>
       </c>
       <c r="F71" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>223</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>224</v>
       </c>
       <c r="F72" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>226</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>227</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>80</v>
       </c>
       <c r="F74" t="s">
@@ -4232,71 +4232,71 @@
       </c>
       <c r="C76" t="s">
         <v>230</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>231</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>80</v>
       </c>
       <c r="F77" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>232</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>233</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
       <c r="F79" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4323,51 +4323,51 @@
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>236</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>73</v>
       </c>
       <c r="F81" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>238</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>239</v>
       </c>
       <c r="D83">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
@@ -4419,51 +4419,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>243</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>42</v>
       </c>
       <c r="F87" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>244</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>245</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
@@ -4512,51 +4512,51 @@
         <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>250</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>251</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>42</v>
       </c>
       <c r="F94" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>252</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
     </row>