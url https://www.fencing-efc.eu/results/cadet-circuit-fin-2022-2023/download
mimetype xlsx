--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1258,145 +1258,145 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>64.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>52.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>40.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>40.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -1529,51 +1529,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
@@ -1646,71 +1646,71 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -1766,51 +1766,51 @@
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
@@ -1883,71 +1883,71 @@
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>8.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>42</v>
       </c>
       <c r="F34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>8.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -2043,162 +2043,162 @@
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>80</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
@@ -2214,71 +2214,71 @@
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>67</v>
       </c>
     </row>
@@ -2442,187 +2442,187 @@
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>80</v>
       </c>
       <c r="F64" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>115</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>118</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="C71" t="s">
         <v>119</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>42</v>
       </c>
       <c r="F72" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2680,51 +2680,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>132</v>
       </c>
     </row>
@@ -2902,51 +2902,51 @@
       </c>
       <c r="C8" t="s">
         <v>141</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>142</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>143</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
@@ -3013,51 +3013,51 @@
       </c>
       <c r="C14" t="s">
         <v>147</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>148</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>150</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -3073,131 +3073,131 @@
       </c>
       <c r="C17" t="s">
         <v>151</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>152</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>153</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>154</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>156</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>157</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>158</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
@@ -3350,51 +3350,51 @@
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>170</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>171</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>173</v>
       </c>
     </row>
@@ -3464,51 +3464,51 @@
       </c>
       <c r="C37" t="s">
         <v>178</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>80</v>
       </c>
       <c r="F37" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>180</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>181</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -3524,51 +3524,51 @@
       </c>
       <c r="C40" t="s">
         <v>182</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>42</v>
       </c>
       <c r="F40" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>183</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>80</v>
       </c>
       <c r="F41" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>185</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
@@ -3601,51 +3601,51 @@
       </c>
       <c r="C44" t="s">
         <v>187</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>188</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>189</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
@@ -3741,71 +3741,71 @@
       </c>
       <c r="C51" t="s">
         <v>194</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>196</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>198</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>199</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
@@ -3875,51 +3875,51 @@
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>205</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>206</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>207</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
@@ -3935,111 +3935,111 @@
       </c>
       <c r="C61" t="s">
         <v>208</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>209</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>73</v>
       </c>
       <c r="F62" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>211</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>212</v>
       </c>
       <c r="F63" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>214</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>215</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>216</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>42</v>
       </c>
       <c r="F66" t="s">
@@ -4132,51 +4132,51 @@
       </c>
       <c r="C71" t="s">
         <v>222</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>73</v>
       </c>
       <c r="F71" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>223</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>224</v>
       </c>
       <c r="F72" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>226</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
@@ -4269,88 +4269,88 @@
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>232</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>233</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
       <c r="F79" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>235</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>236</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>73</v>
       </c>
       <c r="F81" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>238</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
@@ -4498,99 +4498,99 @@
         <v>229</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>248</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>250</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>251</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>42</v>
       </c>
       <c r="F94" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>252</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>253</v>
       </c>
       <c r="D96">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>255</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>124</v>
       </c>
     </row>