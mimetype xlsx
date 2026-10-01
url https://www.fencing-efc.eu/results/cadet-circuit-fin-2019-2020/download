--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1813,51 +1813,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
@@ -2032,51 +2032,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2086,91 +2086,91 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" t="s">
@@ -2280,51 +2280,51 @@
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
@@ -2508,51 +2508,51 @@
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>81</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
@@ -3021,51 +3021,51 @@
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>46</v>
       </c>
       <c r="F65" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>58</v>
       </c>
       <c r="F67" t="s">
@@ -3192,51 +3192,51 @@
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>54</v>
       </c>
       <c r="F74" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>58</v>
       </c>
       <c r="F75" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>138</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>139</v>
       </c>
       <c r="F76" t="s">
@@ -3369,51 +3369,51 @@
       </c>
       <c r="C83" t="s">
         <v>148</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>43</v>
       </c>
       <c r="F83" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>46</v>
       </c>
       <c r="F84" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>151</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>43</v>
       </c>
       <c r="F85" t="s">
@@ -3608,51 +3608,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>104</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3702,71 +3702,71 @@
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>139</v>
       </c>
       <c r="F101" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>58</v>
       </c>
       <c r="F102" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>58</v>
       </c>
       <c r="F103" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>176</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>43</v>
       </c>
       <c r="F104" t="s">
@@ -3929,82 +3929,82 @@
         <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="C114" t="s">
         <v>188</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="C115" t="s">
         <v>189</v>
       </c>
       <c r="D115">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>43</v>
       </c>
       <c r="F115" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="C116" t="s">
         <v>190</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>191</v>
       </c>
       <c r="D117">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="C118" t="s">
         <v>192</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>43</v>
       </c>
       <c r="F118" t="s">
         <v>193</v>
       </c>
     </row>
@@ -4112,99 +4112,99 @@
         <v>58</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>204</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>104</v>
       </c>
       <c r="F127" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>206</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>208</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>210</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>212</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>54</v>
       </c>
       <c r="F131" t="s">
         <v>55</v>
       </c>
     </row>
@@ -4530,51 +4530,51 @@
       </c>
       <c r="C13" t="s">
         <v>231</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>233</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>139</v>
       </c>
       <c r="F14" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>235</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>46</v>
       </c>
       <c r="F15" t="s">
@@ -4730,51 +4730,51 @@
       </c>
       <c r="C23" t="s">
         <v>247</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>248</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>249</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
@@ -4804,51 +4804,51 @@
       </c>
       <c r="C27" t="s">
         <v>251</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>253</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>254</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
@@ -5066,51 +5066,51 @@
       </c>
       <c r="C41" t="s">
         <v>267</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
       <c r="F41" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>268</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>270</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
     </row>
@@ -5257,51 +5257,51 @@
       </c>
       <c r="C51" t="s">
         <v>282</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>284</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>46</v>
       </c>
       <c r="F52" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>285</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5334,51 +5334,51 @@
       </c>
       <c r="C55" t="s">
         <v>287</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>288</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>46</v>
       </c>
       <c r="F56" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>289</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>43</v>
       </c>
       <c r="F57" t="s">
@@ -5414,51 +5414,51 @@
       </c>
       <c r="C59" t="s">
         <v>291</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>292</v>
       </c>
       <c r="F59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>293</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>294</v>
       </c>
       <c r="F60" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>296</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>46</v>
       </c>
       <c r="F61" t="s">
@@ -5594,51 +5594,51 @@
       </c>
       <c r="C68" t="s">
         <v>304</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>139</v>
       </c>
       <c r="F68" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>305</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>52</v>
       </c>
       <c r="F69" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>307</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
@@ -5674,51 +5674,51 @@
       </c>
       <c r="C72" t="s">
         <v>310</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>311</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>119</v>
       </c>
       <c r="F73" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>313</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>58</v>
       </c>
       <c r="F74" t="s">
@@ -6062,51 +6062,51 @@
       </c>
       <c r="C92" t="s">
         <v>338</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>139</v>
       </c>
       <c r="F92" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>339</v>
       </c>
       <c r="D93">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>46</v>
       </c>
       <c r="F93" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>340</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>54</v>
       </c>
       <c r="F94" t="s">
@@ -6142,51 +6142,51 @@
       </c>
       <c r="C96" t="s">
         <v>343</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>139</v>
       </c>
       <c r="F96" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>345</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>52</v>
       </c>
       <c r="F97" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>347</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>139</v>
       </c>
       <c r="F98" t="s">
@@ -6219,85 +6219,85 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>349</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>350</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>351</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>352</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>139</v>
       </c>
       <c r="F103" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>354</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
@@ -6704,51 +6704,51 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>378</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>379</v>
       </c>
       <c r="D126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>58</v>
       </c>
       <c r="F126" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>380</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>139</v>
       </c>
       <c r="F127" t="s">
@@ -6764,51 +6764,51 @@
       </c>
       <c r="C128" t="s">
         <v>381</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>58</v>
       </c>
       <c r="F128" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>382</v>
       </c>
       <c r="D129">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>54</v>
       </c>
       <c r="F129" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>383</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>139</v>
       </c>
       <c r="F130" t="s">
         <v>234</v>
       </c>
     </row>
@@ -7010,82 +7010,82 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>396</v>
       </c>
       <c r="D143">
         <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>104</v>
       </c>
       <c r="F143" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>397</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>398</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>58</v>
       </c>
       <c r="F145" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>399</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>400</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>104</v>
       </c>
       <c r="F147" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
@@ -7137,51 +7137,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>405</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>104</v>
       </c>
       <c r="F151" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>406</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>58</v>
       </c>
       <c r="F152" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>407</v>
       </c>
       <c r="D153">
         <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
@@ -7284,113 +7284,113 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>416</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>104</v>
       </c>
       <c r="F160" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>417</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>418</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>54</v>
       </c>
       <c r="F162" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>419</v>
       </c>
       <c r="D163">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>420</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>54</v>
       </c>
       <c r="F164" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>421</v>
       </c>
       <c r="D165">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>422</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>