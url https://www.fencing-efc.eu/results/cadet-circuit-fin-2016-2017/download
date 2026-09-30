--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -1354,51 +1354,51 @@
       </c>
       <c r="B4">
         <v>80.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>65.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1431,51 +1431,51 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1662,51 +1662,51 @@
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
@@ -1799,51 +1799,51 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
@@ -1939,51 +1939,51 @@
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
@@ -2210,51 +2210,51 @@
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
@@ -2350,71 +2350,71 @@
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>105</v>
       </c>
       <c r="F55" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>47</v>
       </c>
       <c r="F56" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>64</v>
       </c>
       <c r="F57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2507,102 +2507,102 @@
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>33</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>28</v>
       </c>
       <c r="F68" t="s">
         <v>128</v>
       </c>
     </row>
@@ -2643,51 +2643,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>134</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>69</v>
       </c>
       <c r="F71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>136</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>137</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>138</v>
       </c>
     </row>
@@ -2762,51 +2762,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>47</v>
       </c>
       <c r="F80" t="s">
         <v>148</v>
       </c>
     </row>
@@ -2986,51 +2986,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>159</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
       <c r="F2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>161</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>132</v>
       </c>
       <c r="F3" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>162</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -3166,91 +3166,91 @@
       </c>
       <c r="C11" t="s">
         <v>171</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>132</v>
       </c>
       <c r="F11" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>172</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>132</v>
       </c>
       <c r="F12" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>173</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>174</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>175</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -3363,148 +3363,148 @@
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>181</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>183</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>185</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>132</v>
       </c>
       <c r="F23" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>186</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>188</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>189</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>105</v>
       </c>
       <c r="F26" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>191</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>132</v>
       </c>
       <c r="F27" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>192</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28" t="s">
@@ -3717,51 +3717,51 @@
       </c>
       <c r="C39" t="s">
         <v>206</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>105</v>
       </c>
       <c r="F40" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>208</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
@@ -3817,51 +3817,51 @@
       </c>
       <c r="C44" t="s">
         <v>211</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>132</v>
       </c>
       <c r="F44" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>212</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>213</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
@@ -3897,51 +3897,51 @@
       </c>
       <c r="C48" t="s">
         <v>215</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>105</v>
       </c>
       <c r="F48" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>216</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>217</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>105</v>
       </c>
       <c r="F50" t="s">
@@ -3954,51 +3954,51 @@
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>218</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>219</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>64</v>
       </c>
       <c r="F52" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>220</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>33</v>
       </c>
       <c r="F53" t="s">
@@ -4114,51 +4114,51 @@
       </c>
       <c r="C59" t="s">
         <v>228</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>229</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>230</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
@@ -4174,71 +4174,71 @@
       </c>
       <c r="C62" t="s">
         <v>231</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>105</v>
       </c>
       <c r="F62" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>232</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>234</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>235</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
@@ -4314,51 +4314,51 @@
       </c>
       <c r="C69" t="s">
         <v>239</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>33</v>
       </c>
       <c r="F69" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>240</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>241</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
@@ -4388,51 +4388,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>243</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>244</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>33</v>
       </c>
       <c r="F74" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>245</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="F75" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4626,150 +4626,150 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>259</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>33</v>
       </c>
       <c r="F87" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>260</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>261</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>33</v>
       </c>
       <c r="F89" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>262</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>33</v>
       </c>
       <c r="F90" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>263</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>264</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>265</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>266</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>267</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>31</v>
       </c>
     </row>