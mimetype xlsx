--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1240,51 +1240,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1480,51 +1480,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
@@ -1814,88 +1814,88 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
@@ -2462,68 +2462,68 @@
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>119</v>
       </c>
       <c r="F63" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>124</v>
       </c>
       <c r="F66" t="s">
         <v>125</v>
       </c>
     </row>
@@ -2547,51 +2547,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
         <v>132</v>
       </c>
     </row>
@@ -2632,51 +2632,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2791,91 +2791,91 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>142</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>144</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>145</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>124</v>
       </c>
       <c r="F4" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>147</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>149</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
@@ -3051,51 +3051,51 @@
       </c>
       <c r="C15" t="s">
         <v>162</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>163</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>164</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
@@ -3151,51 +3151,51 @@
       </c>
       <c r="C20" t="s">
         <v>168</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>169</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>171</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3268,51 +3268,51 @@
       </c>
       <c r="C26" t="s">
         <v>177</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>178</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>179</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
       <c r="F28" t="s">
         <v>180</v>
       </c>
     </row>
@@ -3485,51 +3485,51 @@
       </c>
       <c r="C37" t="s">
         <v>194</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>195</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>196</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
@@ -3645,51 +3645,51 @@
       </c>
       <c r="C45" t="s">
         <v>205</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>206</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>207</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
@@ -4042,51 +4042,51 @@
       </c>
       <c r="C65" t="s">
         <v>232</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>233</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
       <c r="F66" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>234</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>54</v>
       </c>
       <c r="F67" t="s">
@@ -4359,65 +4359,65 @@
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>250</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>51</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>251</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>253</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>124</v>
       </c>
       <c r="F83" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>254</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
         <v>107</v>
       </c>
     </row>
@@ -4458,51 +4458,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>257</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>124</v>
       </c>
       <c r="F87" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>258</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>259</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>54</v>
       </c>
       <c r="F89" t="s">
         <v>260</v>
       </c>
     </row>
@@ -4526,51 +4526,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>262</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
       <c r="F91" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>263</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>124</v>
       </c>
       <c r="F92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>264</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4611,51 +4611,51 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>267</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>54</v>
       </c>
       <c r="F96" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>268</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>23</v>
       </c>
       <c r="F97" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>269</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>107</v>
       </c>
     </row>