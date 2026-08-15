--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1500,148 +1500,148 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
@@ -1697,51 +1697,51 @@
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
@@ -1891,51 +1891,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
       <c r="F36" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
@@ -2108,71 +2108,71 @@
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -2225,51 +2225,51 @@
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>103</v>
       </c>
       <c r="F53" t="s">
@@ -2325,111 +2325,111 @@
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
       <c r="F57" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
       <c r="F58" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>74</v>
       </c>
       <c r="F59" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>57</v>
       </c>
       <c r="F61" t="s">
@@ -2513,51 +2513,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>124</v>
       </c>
       <c r="F66" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
         <v>72</v>
       </c>
     </row>
@@ -2581,68 +2581,68 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>74</v>
       </c>
       <c r="F72" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2771,91 +2771,91 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>142</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>144</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>145</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>124</v>
       </c>
       <c r="F4" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>147</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -2911,51 +2911,51 @@
       </c>
       <c r="C8" t="s">
         <v>151</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>153</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>155</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
@@ -3171,51 +3171,51 @@
       </c>
       <c r="C21" t="s">
         <v>169</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>171</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>173</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>70</v>
       </c>
     </row>
@@ -3285,51 +3285,51 @@
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>178</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>179</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
       <c r="F28" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>181</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
@@ -3345,51 +3345,51 @@
       </c>
       <c r="C30" t="s">
         <v>182</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>74</v>
       </c>
       <c r="F30" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>183</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>185</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
@@ -3505,91 +3505,91 @@
       </c>
       <c r="C38" t="s">
         <v>195</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>196</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>197</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>124</v>
       </c>
       <c r="F40" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>198</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>124</v>
       </c>
       <c r="F41" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>199</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
@@ -3665,188 +3665,188 @@
       </c>
       <c r="C46" t="s">
         <v>206</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>207</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>209</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>211</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
       <c r="F49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>212</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>214</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>124</v>
       </c>
       <c r="F51" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>215</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>217</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>124</v>
       </c>
       <c r="F53" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>218</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>74</v>
       </c>
       <c r="F54" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>219</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
       <c r="F55" t="s">
@@ -3862,111 +3862,111 @@
       </c>
       <c r="C56" t="s">
         <v>220</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>221</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
       <c r="F57" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>223</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>213</v>
       </c>
       <c r="F58" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>224</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>225</v>
       </c>
       <c r="D60">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>124</v>
       </c>
       <c r="F60" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>226</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
@@ -4082,71 +4082,71 @@
       </c>
       <c r="C67" t="s">
         <v>234</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>54</v>
       </c>
       <c r="F67" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>236</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>124</v>
       </c>
       <c r="F68" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>237</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>103</v>
       </c>
       <c r="F69" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>238</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
@@ -4202,239 +4202,239 @@
       </c>
       <c r="C73" t="s">
         <v>241</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>54</v>
       </c>
       <c r="F73" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>242</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>243</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>23</v>
       </c>
       <c r="F75" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>244</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>245</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>23</v>
       </c>
       <c r="F77" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>246</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>248</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>249</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>250</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>51</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>251</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>253</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>124</v>
       </c>
       <c r="F83" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>254</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>255</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
       <c r="F85" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4492,102 +4492,102 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>259</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>54</v>
       </c>
       <c r="F89" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>261</v>
       </c>
       <c r="D90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>54</v>
       </c>
       <c r="F90" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>262</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
       <c r="F91" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>263</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>124</v>
       </c>
       <c r="F92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>264</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>265</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>16</v>
       </c>
       <c r="F94" t="s">
         <v>115</v>
       </c>
     </row>