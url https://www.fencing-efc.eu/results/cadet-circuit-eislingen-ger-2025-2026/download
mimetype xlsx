--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2539,51 +2539,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2610,51 +2610,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
@@ -2795,51 +2795,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
@@ -2917,51 +2917,51 @@
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
@@ -3022,51 +3022,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3406,51 +3406,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>93</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>94</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>73</v>
       </c>
       <c r="F62" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>96</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>73</v>
       </c>
       <c r="F63" t="s">
@@ -3925,51 +3925,51 @@
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>139</v>
       </c>
       <c r="D89">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>53</v>
       </c>
       <c r="F89" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>142</v>
       </c>
       <c r="F90" t="s">
@@ -3982,51 +3982,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>144</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>145</v>
       </c>
       <c r="D92">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>146</v>
       </c>
       <c r="D93">
         <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>53</v>
       </c>
       <c r="F93" t="s">
@@ -4096,71 +4096,71 @@
       </c>
       <c r="C97" t="s">
         <v>152</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>37</v>
       </c>
       <c r="F97" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>154</v>
       </c>
       <c r="D98">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>37</v>
       </c>
       <c r="F98" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>155</v>
       </c>
       <c r="D99">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>156</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
@@ -4276,51 +4276,51 @@
       </c>
       <c r="C106" t="s">
         <v>163</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>37</v>
       </c>
       <c r="F106" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>164</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>165</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>37</v>
       </c>
       <c r="F108" t="s">
         <v>106</v>
       </c>
     </row>
@@ -4515,51 +4515,51 @@
       </c>
       <c r="C119" t="s">
         <v>179</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>180</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>181</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="F121" t="s">
@@ -4612,51 +4612,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>185</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>187</v>
       </c>
       <c r="D125">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>188</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>112</v>
       </c>
       <c r="F126" t="s">
@@ -5056,93 +5056,93 @@
         <v>106</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>219</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>220</v>
       </c>
       <c r="D152">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>221</v>
       </c>
       <c r="D153">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>222</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>223</v>
       </c>
       <c r="D155">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>37</v>
       </c>
       <c r="F155" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>224</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
@@ -5160,99 +5160,99 @@
         <v>184</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>226</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>227</v>
       </c>
       <c r="D159">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>73</v>
       </c>
       <c r="F159" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>229</v>
       </c>
       <c r="D160">
         <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>99</v>
       </c>
       <c r="F160" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>231</v>
       </c>
       <c r="D161">
         <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>232</v>
       </c>
       <c r="D162">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E162" t="s">
         <v>50</v>
       </c>
       <c r="F162" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>234</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>50</v>
       </c>
       <c r="F163" t="s">
         <v>235</v>
       </c>
     </row>
@@ -5307,51 +5307,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>239</v>
       </c>
       <c r="D167">
         <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>50</v>
       </c>
       <c r="F167" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>240</v>
       </c>
       <c r="D168">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>136</v>
       </c>
       <c r="F168" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>241</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>99</v>
       </c>
       <c r="F169" t="s">
         <v>230</v>
       </c>
     </row>
@@ -5392,51 +5392,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>245</v>
       </c>
       <c r="D172">
         <v>15</v>
       </c>
       <c r="E172" t="s">
         <v>37</v>
       </c>
       <c r="F172" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>247</v>
       </c>
       <c r="D173">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>249</v>
       </c>
       <c r="D174">
         <v>14</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
         <v>26</v>
       </c>
     </row>
@@ -5474,51 +5474,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>252</v>
       </c>
       <c r="D177">
         <v>14</v>
       </c>
       <c r="E177" t="s">
         <v>99</v>
       </c>
       <c r="F177" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>253</v>
       </c>
       <c r="D178">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>254</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>73</v>
       </c>
       <c r="F179" t="s">
         <v>228</v>
       </c>
     </row>
@@ -6254,51 +6254,51 @@
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>313</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>314</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>315</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
@@ -6322,51 +6322,51 @@
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>317</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>318</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>319</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
@@ -6535,51 +6535,51 @@
       </c>
       <c r="C27" t="s">
         <v>329</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>330</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>331</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
@@ -6643,51 +6643,51 @@
       </c>
       <c r="C33" t="s">
         <v>335</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>336</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>337</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
@@ -6714,51 +6714,51 @@
       </c>
       <c r="C37" t="s">
         <v>339</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>340</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>341</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
     </row>
@@ -6808,51 +6808,51 @@
       </c>
       <c r="C42" t="s">
         <v>346</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>348</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>349</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
@@ -6925,51 +6925,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>356</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>358</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>359</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>184</v>
       </c>
     </row>
@@ -7067,51 +7067,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>365</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>366</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>367</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
@@ -7141,51 +7141,51 @@
       </c>
       <c r="C60" t="s">
         <v>370</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
       <c r="F60" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>371</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>73</v>
       </c>
       <c r="F61" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>372</v>
       </c>
       <c r="D62">
         <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -7198,51 +7198,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>373</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>374</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>375</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
@@ -7420,51 +7420,51 @@
       </c>
       <c r="C75" t="s">
         <v>386</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>388</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>389</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>70</v>
@@ -7474,51 +7474,51 @@
       </c>
       <c r="C78" t="s">
         <v>390</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>391</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>392</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
@@ -7548,51 +7548,51 @@
       </c>
       <c r="C82" t="s">
         <v>395</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>99</v>
       </c>
       <c r="F82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>396</v>
       </c>
       <c r="D83">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>99</v>
       </c>
       <c r="F83" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>397</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7716,88 +7716,88 @@
       </c>
       <c r="C91" t="s">
         <v>405</v>
       </c>
       <c r="D91">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>50</v>
       </c>
       <c r="F91" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>406</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>73</v>
       </c>
       <c r="F92" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>407</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>408</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>409</v>
       </c>
       <c r="D95">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
@@ -8066,51 +8066,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>424</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>426</v>
       </c>
       <c r="D111">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>37</v>
       </c>
       <c r="F111" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>427</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>73</v>
       </c>
       <c r="F112" t="s">
@@ -8166,51 +8166,51 @@
       </c>
       <c r="C115" t="s">
         <v>430</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>431</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="F116" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>432</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>18</v>
       </c>
     </row>
@@ -8220,88 +8220,88 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>433</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>112</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>434</v>
       </c>
       <c r="D119">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>435</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>436</v>
       </c>
       <c r="D121">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>112</v>
       </c>
       <c r="F121" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>437</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>425</v>
       </c>
     </row>
@@ -8388,88 +8388,88 @@
       </c>
       <c r="C127" t="s">
         <v>442</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>279</v>
       </c>
       <c r="F127" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>443</v>
       </c>
       <c r="D128">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>444</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>445</v>
       </c>
       <c r="D130">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>22</v>
       </c>
       <c r="F130" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>446</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>99</v>
       </c>
       <c r="F131" t="s">
@@ -8482,71 +8482,71 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>447</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>448</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>449</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>73</v>
       </c>
       <c r="F134" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>451</v>
       </c>
       <c r="D135">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>99</v>
       </c>
       <c r="F135" t="s">
@@ -8632,68 +8632,68 @@
         <v>184</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>458</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>459</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>460</v>
       </c>
       <c r="D143">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>461</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>37</v>
       </c>
       <c r="F144" t="s">
         <v>129</v>
       </c>
     </row>
@@ -8717,51 +8717,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>463</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>50</v>
       </c>
       <c r="F146" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>464</v>
       </c>
       <c r="D147">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>22</v>
       </c>
       <c r="F147" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>466</v>
       </c>
       <c r="D148">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148" t="s">
         <v>91</v>
       </c>
     </row>
@@ -8785,51 +8785,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>468</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="F150" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>469</v>
       </c>
       <c r="D151">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>50</v>
       </c>
       <c r="F151" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>470</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>146</v>
@@ -9183,51 +9183,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>497</v>
       </c>
       <c r="D175">
         <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>73</v>
       </c>
       <c r="F175" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="C176" t="s">
         <v>498</v>
       </c>
       <c r="D176">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E176" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>499</v>
       </c>
       <c r="D177">
         <v>14</v>
       </c>
       <c r="E177" t="s">
         <v>500</v>
       </c>
       <c r="F177" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
@@ -9341,51 +9341,51 @@
         <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="C185" t="s">
         <v>511</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="C186" t="s">
         <v>512</v>
       </c>
       <c r="D186">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>73</v>
       </c>
       <c r="F186" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>513</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>150</v>
       </c>
     </row>
@@ -9406,99 +9406,99 @@
         <v>503</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>515</v>
       </c>
       <c r="D189">
         <v>16</v>
       </c>
       <c r="E189" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>516</v>
       </c>
       <c r="D190">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>517</v>
       </c>
       <c r="F190" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>519</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>520</v>
       </c>
       <c r="F191" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>522</v>
       </c>
       <c r="D192">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>186</v>
       </c>
       <c r="C193" t="s">
         <v>523</v>
       </c>
       <c r="D193">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E193" t="s">
         <v>136</v>
       </c>
       <c r="F193" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>187</v>
       </c>
       <c r="C194" t="s">
         <v>524</v>
       </c>
       <c r="D194">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
         <v>472</v>
       </c>
     </row>
@@ -9626,51 +9626,51 @@
         <v>121</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>535</v>
       </c>
       <c r="D203">
         <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>536</v>
       </c>
       <c r="D204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>37</v>
       </c>
       <c r="F204" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>537</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="F205" t="s">
         <v>150</v>
       </c>
     </row>
@@ -9711,102 +9711,102 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>542</v>
       </c>
       <c r="D208">
         <v>15</v>
       </c>
       <c r="E208" t="s">
         <v>73</v>
       </c>
       <c r="F208" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>543</v>
       </c>
       <c r="D209">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>279</v>
       </c>
       <c r="F209" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>544</v>
       </c>
       <c r="D210">
         <v>15</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>545</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>99</v>
       </c>
       <c r="F211" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>546</v>
       </c>
       <c r="D212">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>547</v>
       </c>
       <c r="D213">
         <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>37</v>
       </c>
       <c r="F213" t="s">
         <v>184</v>
       </c>
     </row>
@@ -9903,51 +9903,51 @@
         <v>153</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>213</v>
       </c>
       <c r="C220" t="s">
         <v>554</v>
       </c>
       <c r="D220">
         <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>214</v>
       </c>
       <c r="C221" t="s">
         <v>555</v>
       </c>
       <c r="D221">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E221" t="s">
         <v>283</v>
       </c>
       <c r="F221" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>214</v>
       </c>
       <c r="C222" t="s">
         <v>556</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>283</v>
       </c>
       <c r="F222" t="s">
         <v>484</v>
       </c>
     </row>
@@ -10033,82 +10033,82 @@
         <v>26</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>220</v>
       </c>
       <c r="C228" t="s">
         <v>562</v>
       </c>
       <c r="D228">
         <v>14</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>222</v>
       </c>
       <c r="C229" t="s">
         <v>563</v>
       </c>
       <c r="D229">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>99</v>
       </c>
       <c r="F229" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>222</v>
       </c>
       <c r="C230" t="s">
         <v>564</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>224</v>
       </c>
       <c r="C231" t="s">
         <v>565</v>
       </c>
       <c r="D231">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>224</v>
       </c>
       <c r="C232" t="s">
         <v>566</v>
       </c>
       <c r="D232">
         <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>37</v>
       </c>
       <c r="F232" t="s">
         <v>153</v>
       </c>
     </row>
@@ -10431,51 +10431,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>245</v>
       </c>
       <c r="C253" t="s">
         <v>589</v>
       </c>
       <c r="D253">
         <v>15</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>247</v>
       </c>
       <c r="C254" t="s">
         <v>591</v>
       </c>
       <c r="D254">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E254" t="s">
         <v>73</v>
       </c>
       <c r="F254" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>247</v>
       </c>
       <c r="C255" t="s">
         <v>592</v>
       </c>
       <c r="D255">
         <v>17</v>
       </c>
       <c r="E255" t="s">
         <v>593</v>
       </c>
       <c r="F255" t="s">
         <v>594</v>
       </c>
     </row>