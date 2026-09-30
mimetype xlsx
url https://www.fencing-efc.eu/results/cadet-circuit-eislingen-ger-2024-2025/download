--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2245,85 +2245,85 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
@@ -2569,51 +2569,51 @@
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2714,51 +2714,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
@@ -2953,51 +2953,51 @@
       </c>
       <c r="C40" t="s">
         <v>66</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>67</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>68</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3127,68 +3127,68 @@
       </c>
       <c r="C49" t="s">
         <v>78</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>80</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>83</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
@@ -3289,51 +3289,51 @@
       </c>
       <c r="C58" t="s">
         <v>91</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>55</v>
       </c>
       <c r="F58" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>92</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>94</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
@@ -3349,125 +3349,125 @@
       </c>
       <c r="C61" t="s">
         <v>96</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>97</v>
       </c>
       <c r="F61" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>55</v>
       </c>
       <c r="F66" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>105</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3901,51 +3901,51 @@
       </c>
       <c r="C91" t="s">
         <v>133</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>97</v>
       </c>
       <c r="F91" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>135</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>137</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
@@ -4189,51 +4189,51 @@
       </c>
       <c r="C106" t="s">
         <v>156</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>157</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>87</v>
       </c>
       <c r="F107" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>159</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4306,51 +4306,51 @@
       </c>
       <c r="C112" t="s">
         <v>164</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>87</v>
       </c>
       <c r="F112" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>165</v>
       </c>
       <c r="D113">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>166</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>44</v>
       </c>
     </row>
@@ -4665,65 +4665,65 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>189</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>190</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>191</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>192</v>
       </c>
       <c r="D134">
         <v>13</v>
       </c>
       <c r="E134" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>193</v>
@@ -4902,51 +4902,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>212</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>17</v>
       </c>
       <c r="F146" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>213</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>214</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>55</v>
       </c>
       <c r="F148" t="s">
         <v>175</v>
       </c>
     </row>
@@ -5287,51 +5287,51 @@
         <v>238</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>239</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>240</v>
       </c>
       <c r="D170">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>55</v>
       </c>
       <c r="F170" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>241</v>
       </c>
       <c r="D171">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
@@ -5541,102 +5541,102 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>258</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>21</v>
       </c>
       <c r="F185" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>260</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>17</v>
       </c>
       <c r="F186" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>261</v>
       </c>
       <c r="D187">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>244</v>
       </c>
       <c r="F187" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>263</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>265</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>17</v>
       </c>
       <c r="F189" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>267</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>17</v>
       </c>
       <c r="F190" t="s">
         <v>74</v>
       </c>
     </row>
@@ -5810,51 +5810,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>285</v>
       </c>
       <c r="D201">
         <v>15</v>
       </c>
       <c r="E201" t="s">
         <v>17</v>
       </c>
       <c r="F201" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>286</v>
       </c>
       <c r="D202">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>87</v>
       </c>
       <c r="F202" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>287</v>
       </c>
       <c r="D203">
         <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>21</v>
       </c>
       <c r="F203" t="s">
         <v>205</v>
       </c>
     </row>
@@ -5960,65 +5960,65 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>292</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>148</v>
       </c>
       <c r="F2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>293</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>295</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>297</v>
       </c>
       <c r="D5">
         <v>17</v>
@@ -6097,51 +6097,51 @@
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>305</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>306</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
         <v>60.0</v>
       </c>
       <c r="C13" t="s">
         <v>307</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
@@ -6361,102 +6361,102 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>321</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>18</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>322</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>19</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>323</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>20</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>324</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>325</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>326</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
@@ -6480,51 +6480,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>328</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>329</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>25</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>330</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
     </row>
@@ -6935,88 +6935,88 @@
       </c>
       <c r="C58" t="s">
         <v>355</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>97</v>
       </c>
       <c r="F58" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>50</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>357</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>358</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>359</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>53</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>360</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -7106,51 +7106,51 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>366</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>59</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>367</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>60</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>368</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>41</v>
       </c>
       <c r="F69" t="s">
         <v>369</v>
       </c>
     </row>
@@ -7379,51 +7379,51 @@
       </c>
       <c r="C82" t="s">
         <v>382</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>74</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>383</v>
       </c>
       <c r="D83">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>75</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>384</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
     </row>
@@ -7433,51 +7433,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>385</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>77</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>386</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>78</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>387</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>97</v>
       </c>
       <c r="F87" t="s">
         <v>388</v>
       </c>
     </row>
@@ -7601,91 +7601,91 @@
       </c>
       <c r="C94" t="s">
         <v>396</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>397</v>
       </c>
       <c r="D95">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>87</v>
       </c>
       <c r="F95" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>398</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>399</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>89</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>400</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>44</v>
       </c>
     </row>
@@ -7732,51 +7732,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>404</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>93</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>405</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>21</v>
       </c>
       <c r="F102" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>94</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>406</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
@@ -7977,51 +7977,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>418</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>106</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>419</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>107</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>420</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>244</v>
       </c>
       <c r="F116" t="s">
         <v>245</v>
       </c>
     </row>
@@ -8054,51 +8054,51 @@
       </c>
       <c r="C118" t="s">
         <v>422</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>110</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>423</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>111</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>424</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>55</v>
       </c>
       <c r="F120" t="s">
@@ -8348,51 +8348,51 @@
       </c>
       <c r="C133" t="s">
         <v>439</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>148</v>
       </c>
       <c r="F133" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>124</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>441</v>
       </c>
       <c r="D134">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>126</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>442</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>81</v>
       </c>
     </row>
@@ -8405,51 +8405,51 @@
       </c>
       <c r="C136" t="s">
         <v>443</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>87</v>
       </c>
       <c r="F136" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>128</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>445</v>
       </c>
       <c r="D137">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>446</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>130</v>
@@ -8693,51 +8693,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>145</v>
       </c>
       <c r="C154" t="s">
         <v>464</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>466</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>147</v>
       </c>
       <c r="C156" t="s">
         <v>467</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>148</v>
       </c>
       <c r="C157" t="s">
         <v>468</v>
@@ -8755,102 +8755,102 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>469</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>470</v>
       </c>
       <c r="D159">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>198</v>
       </c>
       <c r="F159" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>151</v>
       </c>
       <c r="C160" t="s">
         <v>471</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>21</v>
       </c>
       <c r="F160" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="C161" t="s">
         <v>472</v>
       </c>
       <c r="D161">
         <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>31</v>
       </c>
       <c r="F161" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>153</v>
       </c>
       <c r="C162" t="s">
         <v>473</v>
       </c>
       <c r="D162">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>97</v>
       </c>
       <c r="F162" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>474</v>
       </c>
       <c r="D163">
         <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>244</v>
       </c>
       <c r="F163" t="s">
         <v>245</v>
       </c>
     </row>
@@ -8871,51 +8871,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>156</v>
       </c>
       <c r="C165" t="s">
         <v>476</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>31</v>
       </c>
       <c r="F165" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>157</v>
       </c>
       <c r="C166" t="s">
         <v>477</v>
       </c>
       <c r="D166">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>17</v>
       </c>
       <c r="F166" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
       </c>
       <c r="C167" t="s">
         <v>478</v>
       </c>
       <c r="D167">
         <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
       <c r="F167" t="s">
         <v>479</v>
       </c>
     </row>
@@ -8956,51 +8956,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>161</v>
       </c>
       <c r="C170" t="s">
         <v>482</v>
       </c>
       <c r="D170">
         <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>17</v>
       </c>
       <c r="F170" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>162</v>
       </c>
       <c r="C171" t="s">
         <v>483</v>
       </c>
       <c r="D171">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>163</v>
       </c>
       <c r="C172" t="s">
         <v>484</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>164</v>
@@ -9165,82 +9165,82 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>174</v>
       </c>
       <c r="C183" t="s">
         <v>499</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>41</v>
       </c>
       <c r="F183" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>175</v>
       </c>
       <c r="C184" t="s">
         <v>501</v>
       </c>
       <c r="D184">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>17</v>
       </c>
       <c r="F184" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>502</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>177</v>
       </c>
       <c r="C186" t="s">
         <v>503</v>
       </c>
       <c r="D186">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>177</v>
       </c>
       <c r="C187" t="s">
         <v>504</v>
       </c>
       <c r="D187">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
@@ -9634,51 +9634,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>203</v>
       </c>
       <c r="C212" t="s">
         <v>534</v>
       </c>
       <c r="D212">
         <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>21</v>
       </c>
       <c r="F212" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>204</v>
       </c>
       <c r="C213" t="s">
         <v>535</v>
       </c>
       <c r="D213">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>205</v>
       </c>
       <c r="C214" t="s">
         <v>536</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>206</v>
       </c>
       <c r="C215" t="s">
         <v>537</v>
@@ -9707,85 +9707,85 @@
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>208</v>
       </c>
       <c r="C217" t="s">
         <v>539</v>
       </c>
       <c r="D217">
         <v>16</v>
       </c>
       <c r="E217" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
       </c>
       <c r="C218" t="s">
         <v>540</v>
       </c>
       <c r="D218">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>10</v>
       </c>
       <c r="F218" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>210</v>
       </c>
       <c r="C219" t="s">
         <v>541</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>17</v>
       </c>
       <c r="F219" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>210</v>
       </c>
       <c r="C220" t="s">
         <v>542</v>
       </c>
       <c r="D220">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E220" t="s">
         <v>17</v>
       </c>
       <c r="F220" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>212</v>
       </c>
       <c r="C221" t="s">
         <v>543</v>
       </c>
       <c r="D221">
         <v>16</v>
       </c>
       <c r="E221" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>213</v>
@@ -9857,51 +9857,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>217</v>
       </c>
       <c r="C226" t="s">
         <v>549</v>
       </c>
       <c r="D226">
         <v>16</v>
       </c>
       <c r="E226" t="s">
         <v>244</v>
       </c>
       <c r="F226" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>218</v>
       </c>
       <c r="C227" t="s">
         <v>550</v>
       </c>
       <c r="D227">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>21</v>
       </c>
       <c r="F227" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>219</v>
       </c>
       <c r="C228" t="s">
         <v>551</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>17</v>
       </c>
       <c r="F228" t="s">
         <v>532</v>
       </c>
     </row>
@@ -9976,85 +9976,85 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>224</v>
       </c>
       <c r="C233" t="s">
         <v>557</v>
       </c>
       <c r="D233">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>21</v>
       </c>
       <c r="F233" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>225</v>
       </c>
       <c r="C234" t="s">
         <v>558</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>17</v>
       </c>
       <c r="F234" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>226</v>
       </c>
       <c r="C235" t="s">
         <v>559</v>
       </c>
       <c r="D235">
         <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>560</v>
       </c>
       <c r="F235" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>227</v>
       </c>
       <c r="C236" t="s">
         <v>562</v>
       </c>
       <c r="D236">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E236" t="s">
         <v>283</v>
       </c>
       <c r="F236" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>228</v>
       </c>
       <c r="C237" t="s">
         <v>563</v>
       </c>
       <c r="D237">
         <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>564</v>
       </c>
     </row>
@@ -10197,51 +10197,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>236</v>
       </c>
       <c r="C246" t="s">
         <v>574</v>
       </c>
       <c r="D246">
         <v>18</v>
       </c>
       <c r="E246" t="s">
         <v>7</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>236</v>
       </c>
       <c r="C247" t="s">
         <v>575</v>
       </c>
       <c r="D247">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>17</v>
       </c>
       <c r="F247" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>239</v>
       </c>
       <c r="C248" t="s">
         <v>576</v>
       </c>
       <c r="D248">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>17</v>
       </c>
       <c r="F248" t="s">
         <v>18</v>
       </c>
     </row>