--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2543,51 +2543,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>10</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
@@ -2879,51 +2879,51 @@
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>28</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
@@ -2953,51 +2953,51 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3209,68 +3209,68 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
       <c r="F53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>48</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3568,51 +3568,51 @@
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>65</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>66</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>117</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>99</v>
       </c>
       <c r="F72" t="s">
         <v>118</v>
       </c>
     </row>
@@ -3639,51 +3639,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>69</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>121</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>122</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>41</v>
       </c>
       <c r="F76" t="s">
@@ -3858,51 +3858,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>133</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>134</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>135</v>
       </c>
       <c r="F87" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>137</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88" t="s">
@@ -3958,51 +3958,51 @@
       </c>
       <c r="C91" t="s">
         <v>141</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>41</v>
       </c>
       <c r="F91" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>142</v>
       </c>
       <c r="D92">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>143</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>30</v>
       </c>
       <c r="F93" t="s">
         <v>82</v>
       </c>
     </row>
@@ -4032,51 +4032,51 @@
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>147</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>62</v>
       </c>
       <c r="F96" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>149</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>22</v>
       </c>
     </row>
@@ -4400,51 +4400,51 @@
       </c>
       <c r="C114" t="s">
         <v>171</v>
       </c>
       <c r="D114">
         <v>15</v>
       </c>
       <c r="E114" t="s">
         <v>65</v>
       </c>
       <c r="F114" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>172</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>173</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
@@ -4717,51 +4717,51 @@
       </c>
       <c r="C130" t="s">
         <v>193</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>30</v>
       </c>
       <c r="F130" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>62</v>
       </c>
       <c r="F132" t="s">
@@ -5000,68 +5000,68 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>215</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>216</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>218</v>
       </c>
       <c r="D149">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>219</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>220</v>
       </c>
       <c r="F150" t="s">
         <v>221</v>
       </c>
     </row>
@@ -5133,133 +5133,133 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>226</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>201</v>
       </c>
       <c r="F155" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>228</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>229</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>155</v>
       </c>
       <c r="F157" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>230</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>231</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>232</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>201</v>
       </c>
       <c r="F160" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>233</v>
       </c>
       <c r="D161">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>234</v>
       </c>
       <c r="D162">
         <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>27</v>
       </c>
       <c r="F162" t="s">
         <v>235</v>
       </c>
     </row>
@@ -5453,153 +5453,153 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>251</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>99</v>
       </c>
       <c r="F174" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>252</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>30</v>
       </c>
       <c r="F175" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>253</v>
       </c>
       <c r="D176">
         <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>255</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>99</v>
       </c>
       <c r="F177" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>256</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>41</v>
       </c>
       <c r="F178" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>257</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>258</v>
       </c>
       <c r="D180">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>62</v>
       </c>
       <c r="F180" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>260</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>27</v>
       </c>
       <c r="F181" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>261</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
@@ -5662,68 +5662,68 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>181</v>
       </c>
       <c r="C187" t="s">
         <v>267</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>27</v>
       </c>
       <c r="F187" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>268</v>
       </c>
       <c r="D188">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>41</v>
       </c>
       <c r="F188" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>269</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>270</v>
       </c>
       <c r="F189" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>272</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>62</v>
       </c>
       <c r="F190" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5979,51 +5979,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>293</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>65</v>
       </c>
       <c r="F206" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
       </c>
       <c r="C207" t="s">
         <v>294</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>202</v>
       </c>
       <c r="C208" t="s">
         <v>295</v>
       </c>
       <c r="D208">
         <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>27</v>
       </c>
       <c r="F208" t="s">
         <v>112</v>
       </c>
     </row>
@@ -6061,51 +6061,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>299</v>
       </c>
       <c r="D211">
         <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>300</v>
       </c>
       <c r="F211" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>206</v>
       </c>
       <c r="C212" t="s">
         <v>302</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
       </c>
       <c r="C213" t="s">
         <v>303</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>304</v>
@@ -6247,51 +6247,51 @@
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>312</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>313</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>314</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
@@ -7131,68 +7131,68 @@
       </c>
       <c r="C54" t="s">
         <v>369</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>41</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>370</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>371</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>372</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>65</v>
       </c>
       <c r="F57" t="s">
         <v>66</v>
       </c>
     </row>
@@ -7239,51 +7239,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>376</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>377</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>378</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -7296,51 +7296,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>379</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>380</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>382</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8071,85 +8071,85 @@
       </c>
       <c r="C104" t="s">
         <v>423</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>62</v>
       </c>
       <c r="F104" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>424</v>
       </c>
       <c r="D105">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>425</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>426</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>65</v>
       </c>
       <c r="F107" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>427</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>27</v>
       </c>
       <c r="F108" t="s">
@@ -8162,51 +8162,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>428</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>102</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>429</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>276</v>
       </c>
       <c r="F110" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>431</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>30</v>
       </c>
       <c r="F111" t="s">
@@ -8253,51 +8253,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>435</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>436</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>437</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
@@ -8438,51 +8438,51 @@
       </c>
       <c r="C124" t="s">
         <v>446</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>447</v>
       </c>
       <c r="D125">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>448</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>30</v>
       </c>
       <c r="F126" t="s">
@@ -8538,91 +8538,91 @@
       </c>
       <c r="C129" t="s">
         <v>451</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>155</v>
       </c>
       <c r="F129" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>452</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>99</v>
       </c>
       <c r="F130" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>454</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>27</v>
       </c>
       <c r="F131" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>455</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>456</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>65</v>
       </c>
       <c r="F133" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8974,51 +8974,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>486</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>487</v>
       </c>
       <c r="D156">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>488</v>
       </c>
       <c r="D157">
         <v>16</v>
       </c>
       <c r="E157" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>490</v>
@@ -9098,51 +9098,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>496</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>497</v>
       </c>
       <c r="D164">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>41</v>
       </c>
       <c r="F164" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="C165" t="s">
         <v>498</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>27</v>
       </c>
       <c r="F165" t="s">
         <v>105</v>
       </c>
     </row>
@@ -9166,51 +9166,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="C167" t="s">
         <v>500</v>
       </c>
       <c r="D167">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>501</v>
       </c>
       <c r="D168">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>502</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>153</v>
       </c>
     </row>
@@ -9262,51 +9262,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>508</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>41</v>
       </c>
       <c r="F173" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>509</v>
       </c>
       <c r="D174">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>510</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
@@ -9406,68 +9406,68 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>174</v>
       </c>
       <c r="C182" t="s">
         <v>518</v>
       </c>
       <c r="D182">
         <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>300</v>
       </c>
       <c r="F182" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>519</v>
       </c>
       <c r="D183">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="C184" t="s">
         <v>520</v>
       </c>
       <c r="D184">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>484</v>
       </c>
       <c r="F184" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>521</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>522</v>
       </c>
       <c r="F185" t="s">
         <v>523</v>
       </c>
     </row>
@@ -9796,51 +9796,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>548</v>
       </c>
       <c r="D206">
         <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>549</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>99</v>
       </c>
       <c r="F207" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>200</v>
       </c>
       <c r="C208" t="s">
         <v>550</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>551</v>
       </c>
       <c r="F208" t="s">
         <v>552</v>
       </c>
     </row>
@@ -9881,68 +9881,68 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>202</v>
       </c>
       <c r="C211" t="s">
         <v>556</v>
       </c>
       <c r="D211">
         <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>99</v>
       </c>
       <c r="F211" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>557</v>
       </c>
       <c r="D212">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>527</v>
       </c>
       <c r="F212" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>559</v>
       </c>
       <c r="D213">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>207</v>
       </c>
       <c r="C214" t="s">
         <v>560</v>
       </c>
       <c r="D214">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
       <c r="F214" t="s">
         <v>108</v>
       </c>
     </row>
@@ -10076,51 +10076,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>216</v>
       </c>
       <c r="C223" t="s">
         <v>569</v>
       </c>
       <c r="D223">
         <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>217</v>
       </c>
       <c r="C224" t="s">
         <v>570</v>
       </c>
       <c r="D224">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>218</v>
       </c>
       <c r="C225" t="s">
         <v>571</v>
       </c>
       <c r="D225">
         <v>17</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>217</v>
       </c>
     </row>