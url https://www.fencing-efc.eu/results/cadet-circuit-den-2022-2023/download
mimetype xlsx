--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1921,91 +1921,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -2292,51 +2292,51 @@
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
@@ -2529,51 +2529,51 @@
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2800,68 +2800,68 @@
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>90</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2894,51 +2894,51 @@
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>19</v>
       </c>
       <c r="F51" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
@@ -2951,51 +2951,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>101</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
       <c r="F56" t="s">
@@ -3256,51 +3256,51 @@
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>45</v>
       </c>
       <c r="F70" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>22</v>
       </c>
       <c r="F71" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
@@ -3527,51 +3527,51 @@
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
@@ -3624,51 +3624,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>154</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
@@ -3752,51 +3752,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
@@ -3906,99 +3906,99 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>174</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>45</v>
       </c>
       <c r="F104" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>175</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>177</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>180</v>
       </c>
       <c r="D108">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>181</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>93</v>
       </c>
       <c r="F109" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4073,51 +4073,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>191</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>192</v>
       </c>
       <c r="D115">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>193</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4138,51 +4138,51 @@
         <v>196</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>197</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>198</v>
       </c>
       <c r="D119">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>90</v>
       </c>
       <c r="F119" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4265,65 +4265,65 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>209</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>210</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>211</v>
       </c>
       <c r="D128">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>212</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
@@ -4441,91 +4441,91 @@
       </c>
       <c r="C4" t="s">
         <v>218</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>220</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>221</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>195</v>
       </c>
       <c r="F6" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>223</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>224</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
@@ -4892,71 +4892,71 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>252</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>253</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>250</v>
       </c>
       <c r="F28" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>255</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>45</v>
       </c>
       <c r="F29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>256</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>38</v>
       </c>
     </row>
@@ -5009,51 +5009,51 @@
       </c>
       <c r="C33" t="s">
         <v>260</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>261</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>262</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
     </row>
@@ -5263,91 +5263,91 @@
       </c>
       <c r="C46" t="s">
         <v>276</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>277</v>
       </c>
       <c r="F46" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>279</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>124</v>
       </c>
       <c r="F47" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>281</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>282</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>283</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>32</v>
       </c>
     </row>
@@ -5397,51 +5397,51 @@
       </c>
       <c r="C53" t="s">
         <v>286</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>287</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>202</v>
       </c>
       <c r="F54" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>289</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
@@ -5557,88 +5557,88 @@
       </c>
       <c r="C61" t="s">
         <v>299</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>93</v>
       </c>
       <c r="F61" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>301</v>
       </c>
       <c r="D62">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>302</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>117</v>
       </c>
       <c r="F63" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>304</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>137</v>
       </c>
       <c r="F64" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>305</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>306</v>
       </c>
       <c r="F65" t="s">
@@ -5828,91 +5828,91 @@
       </c>
       <c r="C75" t="s">
         <v>318</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>90</v>
       </c>
       <c r="F75" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>320</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>90</v>
       </c>
       <c r="F76" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>322</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>323</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>324</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>195</v>
       </c>
       <c r="F79" t="s">
@@ -6082,51 +6082,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>340</v>
       </c>
       <c r="D88">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>341</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>342</v>
       </c>
       <c r="F89" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>344</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6239,51 +6239,51 @@
       </c>
       <c r="C96" t="s">
         <v>355</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>356</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>357</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6536,51 +6536,51 @@
       </c>
       <c r="C111" t="s">
         <v>371</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>336</v>
       </c>
       <c r="F111" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>372</v>
       </c>
       <c r="D112">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>373</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>195</v>
       </c>
       <c r="F113" t="s">
@@ -6716,51 +6716,51 @@
       </c>
       <c r="C120" t="s">
         <v>381</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>382</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>48</v>
       </c>
       <c r="F121" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>383</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
@@ -6793,51 +6793,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>386</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>387</v>
       </c>
       <c r="D125">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>388</v>
       </c>
       <c r="F125" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>390</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>48</v>
       </c>
       <c r="F126" t="s">
@@ -6853,51 +6853,51 @@
       </c>
       <c r="C127" t="s">
         <v>392</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>336</v>
       </c>
       <c r="F127" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>393</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>394</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>38</v>
       </c>
     </row>
@@ -7057,51 +7057,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>406</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>22</v>
       </c>
       <c r="F139" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>407</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>93</v>
       </c>
       <c r="F140" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>409</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
@@ -7150,51 +7150,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>413</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>195</v>
       </c>
       <c r="F145" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>415</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>137</v>
       </c>
       <c r="F146" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>417</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>137</v>
       </c>
       <c r="F147" t="s">
         <v>138</v>
       </c>
     </row>
@@ -7382,116 +7382,116 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>431</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>117</v>
       </c>
       <c r="F159" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>433</v>
       </c>
       <c r="D160">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>22</v>
       </c>
       <c r="F160" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>435</v>
       </c>
       <c r="D161">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>436</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>437</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>117</v>
       </c>
       <c r="F163" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>438</v>
       </c>
       <c r="D164">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>439</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>45</v>
       </c>
       <c r="F165" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
@@ -7529,96 +7529,96 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>444</v>
       </c>
       <c r="D168">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>22</v>
       </c>
       <c r="F168" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>445</v>
       </c>
       <c r="D169">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>446</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>447</v>
       </c>
       <c r="D171">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>448</v>
       </c>
       <c r="D172">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>45</v>
       </c>
       <c r="F172" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>449</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>45</v>
       </c>
       <c r="F173" t="s">
         <v>440</v>
       </c>
     </row>
@@ -7823,51 +7823,51 @@
         <v>443</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>464</v>
       </c>
       <c r="D186">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>465</v>
       </c>
       <c r="D187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>137</v>
       </c>
       <c r="F187" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>467</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>