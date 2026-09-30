--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -1495,51 +1495,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1569,71 +1569,71 @@
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -1649,88 +1649,88 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
@@ -1886,51 +1886,51 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
@@ -2103,51 +2103,51 @@
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
@@ -2160,51 +2160,51 @@
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2317,51 +2317,51 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
@@ -2474,51 +2474,51 @@
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2588,51 +2588,51 @@
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>42</v>
       </c>
       <c r="F57" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>110</v>
       </c>
       <c r="F58" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
@@ -2852,51 +2852,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>131</v>
       </c>
       <c r="F72" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>110</v>
       </c>
       <c r="F73" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2934,51 +2934,51 @@
         <v>137</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>138</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
@@ -3039,51 +3039,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>143</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>144</v>
       </c>
       <c r="F2" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>146</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>80</v>
       </c>
       <c r="F3" t="s">
@@ -3213,51 +3213,51 @@
       </c>
       <c r="C10" t="s">
         <v>158</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>159</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>161</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
@@ -3273,51 +3273,51 @@
       </c>
       <c r="C13" t="s">
         <v>163</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>164</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>166</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15" t="s">
@@ -3570,91 +3570,91 @@
       </c>
       <c r="C28" t="s">
         <v>188</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>189</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>190</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>192</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>193</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
@@ -3690,111 +3690,111 @@
       </c>
       <c r="C34" t="s">
         <v>195</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>80</v>
       </c>
       <c r="F34" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>196</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>198</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>47</v>
       </c>
       <c r="F36" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>200</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>202</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>144</v>
       </c>
       <c r="F38" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>204</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
@@ -3810,51 +3810,51 @@
       </c>
       <c r="C40" t="s">
         <v>206</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>207</v>
       </c>
       <c r="F40" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>209</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>210</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>47</v>
       </c>
       <c r="F42" t="s">
@@ -3947,91 +3947,91 @@
       </c>
       <c r="C47" t="s">
         <v>217</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>218</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>219</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>221</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>126</v>
       </c>
       <c r="F50" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>223</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
@@ -4367,51 +4367,51 @@
       </c>
       <c r="C68" t="s">
         <v>252</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>19</v>
       </c>
       <c r="F68" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>254</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>180</v>
       </c>
       <c r="F69" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>255</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>65</v>
       </c>
       <c r="F70" t="s">
@@ -4484,51 +4484,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>260</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>261</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>262</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
@@ -4578,51 +4578,51 @@
       </c>
       <c r="C79" t="s">
         <v>266</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
       <c r="F79" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>267</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>26</v>
       </c>
       <c r="F80" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>269</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
@@ -4655,51 +4655,51 @@
       </c>
       <c r="C83" t="s">
         <v>271</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>273</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>275</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>144</v>
       </c>
       <c r="F85" t="s">
@@ -5386,85 +5386,85 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>329</v>
       </c>
       <c r="D123">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>330</v>
       </c>
       <c r="D124">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>47</v>
       </c>
       <c r="F124" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>331</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>19</v>
       </c>
       <c r="F125" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>332</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>110</v>
       </c>
       <c r="F126" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>334</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>279</v>
       </c>
     </row>