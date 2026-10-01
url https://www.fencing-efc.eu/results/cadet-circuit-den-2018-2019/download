--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1918,51 +1918,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1978,51 +1978,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
@@ -2138,51 +2138,51 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
@@ -2218,51 +2218,51 @@
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
@@ -2398,51 +2398,51 @@
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
@@ -2478,51 +2478,51 @@
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>35</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
     </row>
@@ -2786,51 +2786,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2903,51 +2903,51 @@
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3000,51 +3000,51 @@
       </c>
       <c r="C59" t="s">
         <v>116</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>117</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
@@ -3177,51 +3177,51 @@
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>133</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>127</v>
       </c>
       <c r="F70" t="s">
         <v>134</v>
       </c>
     </row>
@@ -3331,51 +3331,51 @@
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>145</v>
       </c>
       <c r="F78" t="s">
@@ -3428,51 +3428,51 @@
       </c>
       <c r="C81" t="s">
         <v>149</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>150</v>
       </c>
       <c r="F81" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>152</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>154</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -3488,51 +3488,51 @@
       </c>
       <c r="C84" t="s">
         <v>156</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>158</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>159</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
       <c r="F86" t="s">
@@ -3548,51 +3548,51 @@
       </c>
       <c r="C87" t="s">
         <v>160</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>161</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
@@ -3725,51 +3725,51 @@
       </c>
       <c r="C96" t="s">
         <v>173</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>35</v>
       </c>
       <c r="F96" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>127</v>
       </c>
       <c r="F98" t="s">
@@ -3969,51 +3969,51 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>192</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>150</v>
       </c>
       <c r="F110" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>193</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>104</v>
       </c>
       <c r="F111" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>195</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>127</v>
       </c>
       <c r="F112" t="s">
         <v>128</v>
       </c>
     </row>
@@ -4190,102 +4190,102 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>150</v>
       </c>
       <c r="F123" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>213</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>56</v>
       </c>
       <c r="F124" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>214</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>127</v>
       </c>
       <c r="F125" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>215</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>43</v>
       </c>
       <c r="F126" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>217</v>
       </c>
       <c r="D127">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>43</v>
       </c>
       <c r="F127" t="s">
         <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4332,51 +4332,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>218</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>219</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>221</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>222</v>
       </c>
     </row>
@@ -4457,51 +4457,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>228</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>229</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>230</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>89</v>
       </c>
     </row>
@@ -5230,51 +5230,51 @@
       </c>
       <c r="C49" t="s">
         <v>282</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>28</v>
       </c>
       <c r="F49" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>283</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>285</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>40</v>
       </c>
       <c r="F51" t="s">
@@ -5467,51 +5467,51 @@
       </c>
       <c r="C61" t="s">
         <v>300</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>301</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>302</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>35</v>
       </c>
       <c r="F63" t="s">
         <v>76</v>
       </c>
     </row>
@@ -5578,51 +5578,51 @@
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>307</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>308</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>35</v>
       </c>
       <c r="F68" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>309</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -5698,91 +5698,91 @@
       </c>
       <c r="C73" t="s">
         <v>316</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>317</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>319</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>321</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>40</v>
       </c>
       <c r="F76" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>322</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>323</v>
       </c>
       <c r="F77" t="s">
@@ -5815,51 +5815,51 @@
       </c>
       <c r="C79" t="s">
         <v>326</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>328</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>329</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -6006,91 +6006,91 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>341</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>342</v>
       </c>
       <c r="D90">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>127</v>
       </c>
       <c r="F90" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>344</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>35</v>
       </c>
       <c r="F91" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>345</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>346</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>28</v>
       </c>
       <c r="F93" t="s">
         <v>65</v>
       </c>
     </row>
@@ -6351,51 +6351,51 @@
       </c>
       <c r="C107" t="s">
         <v>364</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>365</v>
       </c>
       <c r="D108">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>25</v>
       </c>
       <c r="F108" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>366</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
@@ -6468,111 +6468,111 @@
       </c>
       <c r="C113" t="s">
         <v>371</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>56</v>
       </c>
       <c r="F113" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>372</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>373</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>35</v>
       </c>
       <c r="F115" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>375</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>150</v>
       </c>
       <c r="F116" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>376</v>
       </c>
       <c r="D117">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>377</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>74</v>
       </c>
     </row>
@@ -6605,51 +6605,51 @@
       </c>
       <c r="C120" t="s">
         <v>379</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>380</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>150</v>
       </c>
       <c r="F121" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>382</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>16</v>
       </c>
       <c r="F122" t="s">
@@ -6665,51 +6665,51 @@
       </c>
       <c r="C123" t="s">
         <v>384</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>385</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>386</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>150</v>
       </c>
       <c r="F125" t="s">
         <v>264</v>
       </c>
     </row>
@@ -6742,51 +6742,51 @@
       </c>
       <c r="C127" t="s">
         <v>389</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>150</v>
       </c>
       <c r="F127" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>390</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>391</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
@@ -6799,51 +6799,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>392</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>28</v>
       </c>
       <c r="F130" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>393</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>28</v>
       </c>
       <c r="F131" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>395</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
@@ -6881,51 +6881,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>398</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>150</v>
       </c>
       <c r="F135" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>399</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>400</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>150</v>
       </c>
       <c r="F137" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -7342,51 +7342,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>431</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>432</v>
       </c>
       <c r="D164">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>127</v>
       </c>
       <c r="F164" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>434</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>35</v>
       </c>
       <c r="F165" t="s">
         <v>435</v>
       </c>
     </row>