--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -1831,51 +1831,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2065,51 +2065,51 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
@@ -2122,91 +2122,91 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
@@ -2382,51 +2382,51 @@
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
       <c r="F29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2536,51 +2536,51 @@
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2684,108 +2684,108 @@
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>35</v>
       </c>
       <c r="F49" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>64</v>
       </c>
       <c r="F50" t="s">
@@ -2898,71 +2898,71 @@
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>57</v>
       </c>
       <c r="F56" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>111</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
@@ -3049,51 +3049,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>124</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
@@ -3129,71 +3129,71 @@
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>35</v>
       </c>
       <c r="F69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>64</v>
       </c>
       <c r="F70" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>134</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3246,51 +3246,51 @@
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>57</v>
       </c>
       <c r="F74" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>140</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>32</v>
       </c>
       <c r="F75" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>142</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
@@ -3346,51 +3346,51 @@
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>149</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>150</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>47</v>
       </c>
       <c r="F81" t="s">
@@ -3540,51 +3540,51 @@
       </c>
       <c r="C89" t="s">
         <v>159</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>32</v>
       </c>
       <c r="F89" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>161</v>
       </c>
       <c r="D90">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>162</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
       <c r="F91" t="s">
@@ -3620,71 +3620,71 @@
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>166</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>57</v>
       </c>
       <c r="F94" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>168</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
@@ -3762,130 +3762,130 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>175</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>64</v>
       </c>
       <c r="F101" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>177</v>
       </c>
       <c r="D102">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>64</v>
       </c>
       <c r="F104" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>181</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>64</v>
       </c>
       <c r="F105" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>64</v>
       </c>
       <c r="F106" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>185</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>186</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>187</v>
       </c>
       <c r="F108" t="s">
         <v>188</v>
       </c>
     </row>
@@ -4230,51 +4230,51 @@
       </c>
       <c r="C3" t="s">
         <v>215</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>217</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>219</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>213</v>
       </c>
       <c r="F5" t="s">
         <v>220</v>
       </c>
     </row>
@@ -4287,91 +4287,91 @@
       </c>
       <c r="C6" t="s">
         <v>221</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>222</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>223</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>225</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>226</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
@@ -4447,51 +4447,51 @@
       </c>
       <c r="C14" t="s">
         <v>232</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>233</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>235</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
@@ -4507,51 +4507,51 @@
       </c>
       <c r="C17" t="s">
         <v>236</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>237</v>
       </c>
       <c r="F17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>238</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>213</v>
       </c>
       <c r="F18" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>240</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>213</v>
       </c>
       <c r="F19" t="s">
@@ -4684,51 +4684,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>251</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>252</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>253</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>213</v>
       </c>
       <c r="F28" t="s">
@@ -4981,51 +4981,51 @@
       </c>
       <c r="C41" t="s">
         <v>274</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>213</v>
       </c>
       <c r="F41" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>275</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>57</v>
       </c>
       <c r="F42" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>276</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
@@ -5352,51 +5352,51 @@
       </c>
       <c r="C60" t="s">
         <v>298</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>111</v>
       </c>
       <c r="F60" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>300</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>87</v>
       </c>
       <c r="F61" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>302</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
     </row>
@@ -5426,51 +5426,51 @@
       </c>
       <c r="C64" t="s">
         <v>304</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>305</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>306</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
@@ -5486,51 +5486,51 @@
       </c>
       <c r="C67" t="s">
         <v>307</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>213</v>
       </c>
       <c r="F67" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>309</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>310</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>213</v>
       </c>
       <c r="F69" t="s">
@@ -5663,51 +5663,51 @@
       </c>
       <c r="C76" t="s">
         <v>322</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>213</v>
       </c>
       <c r="F76" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>324</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>325</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>198</v>
       </c>
       <c r="F78" t="s">
@@ -6020,71 +6020,71 @@
       </c>
       <c r="C94" t="s">
         <v>349</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>32</v>
       </c>
       <c r="F94" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>350</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>352</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>353</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>32</v>
       </c>
       <c r="F97" t="s">
@@ -6237,88 +6237,88 @@
       </c>
       <c r="C105" t="s">
         <v>363</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>100</v>
       </c>
       <c r="F105" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>365</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>198</v>
       </c>
       <c r="F106" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>367</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>368</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>369</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
@@ -6342,71 +6342,71 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>371</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>372</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>57</v>
       </c>
       <c r="F112" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>374</v>
       </c>
       <c r="D113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>342</v>
       </c>
       <c r="F113" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>376</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>82</v>
       </c>
       <c r="F114" t="s">
@@ -6848,51 +6848,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>405</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>57</v>
       </c>
       <c r="F139" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>406</v>
       </c>
       <c r="D140">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>407</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>32</v>
       </c>
       <c r="F141" t="s">
         <v>408</v>
       </c>
     </row>
@@ -7099,68 +7099,68 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>426</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>57</v>
       </c>
       <c r="F155" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>427</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>198</v>
       </c>
       <c r="F156" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>428</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>100</v>
       </c>
       <c r="F157" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>429</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>