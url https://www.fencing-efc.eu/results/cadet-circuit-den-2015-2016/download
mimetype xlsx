--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -2034,122 +2034,122 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
@@ -2179,51 +2179,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
@@ -2290,136 +2290,136 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
@@ -2526,91 +2526,91 @@
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>66</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>72</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
@@ -2663,51 +2663,51 @@
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2734,91 +2734,91 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2868,51 +2868,51 @@
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>94</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
       <c r="F55" t="s">
@@ -2928,51 +2928,51 @@
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>66</v>
       </c>
       <c r="F58" t="s">
         <v>100</v>
       </c>
     </row>
@@ -3065,91 +3065,91 @@
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>66</v>
       </c>
       <c r="F63" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>22</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>44</v>
       </c>
       <c r="F66" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
@@ -3199,51 +3199,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>66</v>
       </c>
       <c r="F71" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>66</v>
       </c>
       <c r="F72" t="s">
@@ -3259,71 +3259,71 @@
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>29</v>
       </c>
       <c r="F73" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>72</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>29</v>
       </c>
       <c r="F75" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
@@ -3376,51 +3376,51 @@
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>66</v>
       </c>
       <c r="F80" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -3433,91 +3433,91 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>29</v>
       </c>
       <c r="F83" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>142</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>33</v>
       </c>
       <c r="F86" t="s">
@@ -3570,111 +3570,111 @@
       </c>
       <c r="C89" t="s">
         <v>151</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>152</v>
       </c>
       <c r="F89" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>154</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>152</v>
       </c>
       <c r="F90" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>72</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>29</v>
       </c>
       <c r="F92" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>66</v>
       </c>
       <c r="F93" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>162</v>
       </c>
       <c r="F94" t="s">
@@ -3747,91 +3747,91 @@
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>29</v>
       </c>
       <c r="F98" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>171</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>172</v>
       </c>
       <c r="F99" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>174</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>29</v>
       </c>
       <c r="F100" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>176</v>
       </c>
       <c r="D101">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>44</v>
       </c>
       <c r="F101" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>178</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3864,51 +3864,51 @@
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>94</v>
       </c>
       <c r="F104" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>33</v>
       </c>
       <c r="F105" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3921,51 +3921,51 @@
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>29</v>
       </c>
       <c r="F107" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>186</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>152</v>
       </c>
       <c r="F109" t="s">
         <v>187</v>
       </c>
     </row>
@@ -4018,51 +4018,51 @@
       </c>
       <c r="C112" t="s">
         <v>192</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>72</v>
       </c>
       <c r="F112" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>194</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>196</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>172</v>
       </c>
       <c r="F114" t="s">
@@ -4214,51 +4214,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>44</v>
       </c>
       <c r="F123" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>214</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>152</v>
       </c>
       <c r="F124" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>215</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>216</v>
       </c>
       <c r="F125" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4279,68 +4279,68 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>219</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>172</v>
       </c>
       <c r="F127" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>221</v>
       </c>
       <c r="D128">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>223</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>29</v>
       </c>
       <c r="F129" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>224</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>33</v>
       </c>
       <c r="F130" t="s">
         <v>34</v>
       </c>
     </row>
@@ -4364,96 +4364,96 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>227</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>94</v>
       </c>
       <c r="F132" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>229</v>
       </c>
       <c r="D133">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>230</v>
       </c>
       <c r="D134">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>33</v>
       </c>
       <c r="F134" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>231</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>232</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>152</v>
       </c>
       <c r="F136" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>233</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>33</v>
       </c>
       <c r="F137" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4491,51 +4491,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>237</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>209</v>
       </c>
       <c r="F140" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>238</v>
       </c>
       <c r="D141">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>162</v>
       </c>
       <c r="F141" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>209</v>
       </c>
       <c r="F142" t="s">
         <v>241</v>
       </c>
     </row>
@@ -4576,51 +4576,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>209</v>
       </c>
       <c r="F145" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>245</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>209</v>
       </c>
       <c r="F146" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>246</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>209</v>
       </c>
       <c r="F147" t="s">
         <v>241</v>
       </c>
     </row>
@@ -4804,51 +4804,51 @@
       </c>
       <c r="C7" t="s">
         <v>257</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>259</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>261</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -4918,51 +4918,51 @@
       </c>
       <c r="C13" t="s">
         <v>268</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>269</v>
       </c>
       <c r="D14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>270</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -5026,88 +5026,88 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>276</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>277</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>279</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>280</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>272</v>
       </c>
       <c r="F22" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>281</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
     </row>
@@ -5234,128 +5234,128 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>293</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>294</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>162</v>
       </c>
       <c r="F31" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>295</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>296</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>297</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>272</v>
       </c>
       <c r="F34" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>298</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>44</v>
       </c>
       <c r="F35" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>299</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
@@ -5465,108 +5465,108 @@
       </c>
       <c r="C42" t="s">
         <v>308</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>216</v>
       </c>
       <c r="F42" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>309</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>162</v>
       </c>
       <c r="F43" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>310</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>311</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>312</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>162</v>
       </c>
       <c r="F46" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>313</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>272</v>
       </c>
       <c r="F47" t="s">
@@ -5602,51 +5602,51 @@
       </c>
       <c r="C49" t="s">
         <v>316</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>317</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>272</v>
       </c>
       <c r="F50" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>318</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
@@ -5699,71 +5699,71 @@
       </c>
       <c r="C54" t="s">
         <v>321</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>322</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>162</v>
       </c>
       <c r="F55" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>323</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>325</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
       <c r="F57" t="s">
@@ -5799,51 +5799,51 @@
       </c>
       <c r="C59" t="s">
         <v>328</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>329</v>
       </c>
       <c r="D60">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>272</v>
       </c>
       <c r="F60" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>330</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
@@ -5879,51 +5879,51 @@
       </c>
       <c r="C63" t="s">
         <v>333</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>152</v>
       </c>
       <c r="F63" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>335</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>272</v>
       </c>
       <c r="F64" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>336</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
       <c r="F65" t="s">
@@ -6036,51 +6036,51 @@
       </c>
       <c r="C71" t="s">
         <v>345</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>162</v>
       </c>
       <c r="F71" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>346</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>162</v>
       </c>
       <c r="F72" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>348</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>25</v>
       </c>
       <c r="F73" t="s">
@@ -6210,91 +6210,91 @@
       </c>
       <c r="C80" t="s">
         <v>360</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>66</v>
       </c>
       <c r="F80" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>361</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>44</v>
       </c>
       <c r="F81" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>363</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>152</v>
       </c>
       <c r="F82" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>365</v>
       </c>
       <c r="D83">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>366</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>66</v>
       </c>
       <c r="F84" t="s">
         <v>100</v>
       </c>
     </row>
@@ -6307,71 +6307,71 @@
       </c>
       <c r="C85" t="s">
         <v>367</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>152</v>
       </c>
       <c r="F85" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>369</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>272</v>
       </c>
       <c r="F86" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>370</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>371</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
@@ -6441,51 +6441,51 @@
       </c>
       <c r="C92" t="s">
         <v>376</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>33</v>
       </c>
       <c r="F92" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>377</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>379</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>152</v>
       </c>
       <c r="F94" t="s">
@@ -6501,168 +6501,168 @@
       </c>
       <c r="C95" t="s">
         <v>381</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>382</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>152</v>
       </c>
       <c r="F96" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>383</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>29</v>
       </c>
       <c r="F97" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>385</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>162</v>
       </c>
       <c r="F98" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>386</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>72</v>
       </c>
       <c r="F99" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>387</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>272</v>
       </c>
       <c r="F100" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>388</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>389</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>390</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>66</v>
       </c>
       <c r="F103" t="s">
         <v>391</v>
       </c>
     </row>
@@ -6695,105 +6695,105 @@
       </c>
       <c r="C105" t="s">
         <v>393</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>25</v>
       </c>
       <c r="F105" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>395</v>
       </c>
       <c r="D106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>396</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>29</v>
       </c>
       <c r="F107" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>397</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>398</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>33</v>
       </c>
       <c r="F109" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>399</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>94</v>
       </c>
       <c r="F110" t="s">
@@ -6957,88 +6957,88 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>410</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>411</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>412</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>22</v>
       </c>
       <c r="F121" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>413</v>
       </c>
       <c r="D122">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>209</v>
       </c>
       <c r="F122" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>414</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>72</v>
       </c>
       <c r="F123" t="s">
@@ -7051,51 +7051,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>416</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>417</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>33</v>
       </c>
       <c r="F125" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>418</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>25</v>
       </c>
     </row>
@@ -7108,51 +7108,51 @@
       </c>
       <c r="C127" t="s">
         <v>419</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>94</v>
       </c>
       <c r="F127" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>420</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>94</v>
       </c>
       <c r="F128" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>421</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>44</v>
       </c>
       <c r="F129" t="s">
@@ -7298,147 +7298,147 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>433</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>435</v>
       </c>
       <c r="D139">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>44</v>
       </c>
       <c r="F139" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>437</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>33</v>
       </c>
       <c r="F140" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>439</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="F141" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>440</v>
       </c>
       <c r="D142">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>441</v>
       </c>
       <c r="D143">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>33</v>
       </c>
       <c r="F143" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>442</v>
       </c>
       <c r="D144">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>443</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>94</v>
       </c>
       <c r="F145" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>444</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>152</v>
       </c>
       <c r="F146" t="s">
         <v>187</v>
       </c>
     </row>
@@ -7676,68 +7676,68 @@
         <v>102</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>463</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>464</v>
       </c>
       <c r="D163">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>66</v>
       </c>
       <c r="F163" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>466</v>
       </c>
       <c r="D164">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>162</v>
       </c>
       <c r="F164" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>467</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>152</v>
       </c>
       <c r="F165" t="s">
         <v>155</v>
       </c>
     </row>
@@ -7792,167 +7792,167 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>472</v>
       </c>
       <c r="D169">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>162</v>
       </c>
       <c r="F169" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>473</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>94</v>
       </c>
       <c r="F170" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>474</v>
       </c>
       <c r="D171">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>475</v>
       </c>
       <c r="D172">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>94</v>
       </c>
       <c r="F172" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>476</v>
       </c>
       <c r="D173">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="F173" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>477</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>94</v>
       </c>
       <c r="F174" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>478</v>
       </c>
       <c r="D175">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>94</v>
       </c>
       <c r="F175" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>479</v>
       </c>
       <c r="D176">
         <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>94</v>
       </c>
       <c r="F176" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>480</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>44</v>
       </c>
       <c r="F177" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>482</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>72</v>
       </c>
       <c r="F178" t="s">
         <v>193</v>
       </c>
     </row>
@@ -7976,136 +7976,136 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>484</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>209</v>
       </c>
       <c r="F180" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>485</v>
       </c>
       <c r="D181">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>209</v>
       </c>
       <c r="F181" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>486</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>29</v>
       </c>
       <c r="F182" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>487</v>
       </c>
       <c r="D183">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>209</v>
       </c>
       <c r="F183" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>488</v>
       </c>
       <c r="D184">
         <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>94</v>
       </c>
       <c r="F184" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>489</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>94</v>
       </c>
       <c r="F185" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>490</v>
       </c>
       <c r="D186">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>209</v>
       </c>
       <c r="F186" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>491</v>
       </c>
       <c r="D187">
         <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>209</v>
       </c>
       <c r="F187" t="s">
         <v>241</v>
       </c>
     </row>