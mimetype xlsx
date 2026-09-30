--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2253,51 +2253,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2415,51 +2415,51 @@
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>44</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2469,68 +2469,68 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -2546,51 +2546,51 @@
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>66</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>44</v>
       </c>
     </row>
@@ -2643,51 +2643,51 @@
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -2717,88 +2717,88 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
@@ -2831,51 +2831,51 @@
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>22</v>
       </c>
       <c r="F51" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
         <v>92</v>
       </c>
     </row>
@@ -2888,51 +2888,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>94</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
       <c r="F55" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
@@ -2965,51 +2965,51 @@
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>66</v>
       </c>
       <c r="F58" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
       <c r="F60" t="s">
@@ -3339,51 +3339,51 @@
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
@@ -3453,111 +3453,111 @@
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>29</v>
       </c>
       <c r="F83" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>142</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>33</v>
       </c>
       <c r="F86" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>33</v>
       </c>
       <c r="F88" t="s">
         <v>150</v>
       </c>
     </row>
@@ -3670,71 +3670,71 @@
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>162</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>72</v>
       </c>
       <c r="F95" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>166</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>152</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
@@ -4115,51 +4115,51 @@
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>29</v>
       </c>
       <c r="F117" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>203</v>
       </c>
       <c r="D118">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>44</v>
       </c>
       <c r="F118" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>205</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>94</v>
       </c>
       <c r="F119" t="s">
@@ -4197,51 +4197,51 @@
         <v>209</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>210</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>44</v>
       </c>
       <c r="F123" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>214</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>152</v>
       </c>
       <c r="F124" t="s">
         <v>187</v>
       </c>
     </row>
@@ -4542,51 +4542,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>242</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>209</v>
       </c>
       <c r="F143" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>243</v>
       </c>
       <c r="D144">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>209</v>
       </c>
       <c r="F144" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>209</v>
       </c>
       <c r="F145" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4824,51 +4824,51 @@
       </c>
       <c r="C8" t="s">
         <v>259</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>261</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>263</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
@@ -4898,125 +4898,125 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>266</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>268</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>269</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>270</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>271</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>272</v>
       </c>
       <c r="F16" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>274</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>275</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>135</v>
       </c>
     </row>
@@ -5351,51 +5351,51 @@
       </c>
       <c r="C36" t="s">
         <v>299</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>301</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>303</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
     </row>
@@ -5642,51 +5642,51 @@
       </c>
       <c r="C51" t="s">
         <v>318</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>319</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>320</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>33</v>
       </c>
       <c r="F53" t="s">
         <v>147</v>
       </c>
     </row>
@@ -5819,51 +5819,51 @@
       </c>
       <c r="C60" t="s">
         <v>329</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>272</v>
       </c>
       <c r="F60" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>330</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>331</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>94</v>
       </c>
       <c r="F62" t="s">
@@ -6461,51 +6461,51 @@
       </c>
       <c r="C93" t="s">
         <v>377</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>379</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>152</v>
       </c>
       <c r="F94" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>381</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
@@ -6635,51 +6635,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>389</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>390</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>66</v>
       </c>
       <c r="F103" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>392</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>33</v>
       </c>
       <c r="F104" t="s">
@@ -6789,51 +6789,51 @@
       </c>
       <c r="C110" t="s">
         <v>399</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>94</v>
       </c>
       <c r="F110" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>400</v>
       </c>
       <c r="D111">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>402</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
@@ -6880,51 +6880,51 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>405</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>406</v>
       </c>
       <c r="D116">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>407</v>
       </c>
       <c r="D117">
         <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>172</v>
       </c>
       <c r="F117" t="s">
@@ -7034,51 +7034,51 @@
       </c>
       <c r="C123" t="s">
         <v>414</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>72</v>
       </c>
       <c r="F123" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>416</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>417</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>33</v>
       </c>
       <c r="F125" t="s">
         <v>180</v>
       </c>
     </row>
@@ -7145,51 +7145,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>421</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>44</v>
       </c>
       <c r="F129" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>423</v>
       </c>
       <c r="D130">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>33</v>
       </c>
       <c r="F130" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>424</v>
       </c>
       <c r="D131">
         <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>162</v>
       </c>
       <c r="F131" t="s">
         <v>236</v>
       </c>
     </row>
@@ -7213,85 +7213,85 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>426</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>66</v>
       </c>
       <c r="F133" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>427</v>
       </c>
       <c r="D134">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>162</v>
       </c>
       <c r="F134" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>428</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>66</v>
       </c>
       <c r="F135" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>430</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>94</v>
       </c>
       <c r="F136" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>432</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>162</v>
       </c>
       <c r="F137" t="s">
         <v>236</v>
       </c>
     </row>
@@ -7428,51 +7428,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>444</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>152</v>
       </c>
       <c r="F146" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>445</v>
       </c>
       <c r="D147">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E147" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>446</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>447</v>
@@ -7501,51 +7501,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>449</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>287</v>
       </c>
       <c r="F151" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>451</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>452</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>94</v>
       </c>
       <c r="F153" t="s">
         <v>453</v>
       </c>
     </row>
@@ -7603,93 +7603,93 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>458</v>
       </c>
       <c r="D157">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>25</v>
       </c>
       <c r="F157" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>459</v>
       </c>
       <c r="D158">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>460</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>461</v>
       </c>
       <c r="D160">
         <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>462</v>
       </c>
       <c r="D161">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>463</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
@@ -7710,51 +7710,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>466</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>162</v>
       </c>
       <c r="F164" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>467</v>
       </c>
       <c r="D165">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>152</v>
       </c>
       <c r="F165" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>468</v>
       </c>
       <c r="D166">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
@@ -8078,51 +8078,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>490</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>209</v>
       </c>
       <c r="F186" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>491</v>
       </c>
       <c r="D187">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>209</v>
       </c>
       <c r="F187" t="s">
         <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>