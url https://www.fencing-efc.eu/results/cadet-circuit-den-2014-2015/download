--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1800,51 +1800,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -2137,128 +2137,128 @@
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
     </row>
@@ -2271,51 +2271,51 @@
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>61</v>
       </c>
       <c r="F26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
     </row>
@@ -2419,51 +2419,51 @@
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>73</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -2479,51 +2479,51 @@
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>73</v>
       </c>
       <c r="F39" t="s">
@@ -2599,51 +2599,51 @@
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>93</v>
       </c>
       <c r="F44" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
@@ -2719,51 +2719,51 @@
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>61</v>
       </c>
       <c r="F49" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>102</v>
       </c>
       <c r="F50" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51" t="s">
@@ -2953,131 +2953,131 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>123</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>124</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>126</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>102</v>
       </c>
       <c r="F63" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>127</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>128</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>130</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
       <c r="F67" t="s">
         <v>131</v>
       </c>
     </row>
@@ -3207,51 +3207,51 @@
       </c>
       <c r="C74" t="s">
         <v>144</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>145</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>33</v>
       </c>
       <c r="F75" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>146</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>108</v>
       </c>
     </row>
@@ -3301,51 +3301,51 @@
       </c>
       <c r="C79" t="s">
         <v>149</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>73</v>
       </c>
       <c r="F79" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>151</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>61</v>
       </c>
       <c r="F80" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>152</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>53</v>
       </c>
       <c r="F81" t="s">
@@ -3458,51 +3458,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>163</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>164</v>
       </c>
       <c r="D88">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>33</v>
       </c>
       <c r="F88" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>166</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>108</v>
       </c>
     </row>
@@ -4247,71 +4247,71 @@
       </c>
       <c r="C7" t="s">
         <v>221</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>216</v>
       </c>
       <c r="F7" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>222</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>73</v>
       </c>
       <c r="F8" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>224</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>226</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>216</v>
       </c>
       <c r="F10" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4321,51 +4321,51 @@
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>227</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>228</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>229</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -4455,51 +4455,51 @@
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>236</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>237</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>225</v>
       </c>
       <c r="F19" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>238</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
@@ -4700,51 +4700,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>254</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>255</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>73</v>
       </c>
       <c r="F32" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>256</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
     </row>
@@ -4817,51 +4817,51 @@
       </c>
       <c r="C37" t="s">
         <v>262</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>246</v>
       </c>
       <c r="F37" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>264</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>265</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -4951,51 +4951,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>272</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>273</v>
       </c>
       <c r="D45">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>274</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>73</v>
       </c>
       <c r="F46" t="s">
@@ -5219,71 +5219,71 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>289</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>290</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>53</v>
       </c>
       <c r="F59" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>292</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>294</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>102</v>
       </c>
       <c r="F61" t="s">
@@ -5319,51 +5319,51 @@
       </c>
       <c r="C63" t="s">
         <v>296</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>102</v>
       </c>
       <c r="F63" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>297</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>298</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>299</v>
       </c>
       <c r="F65" t="s">
         <v>300</v>
       </c>
     </row>
@@ -5650,51 +5650,51 @@
       </c>
       <c r="C80" t="s">
         <v>321</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>322</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>216</v>
       </c>
       <c r="F81" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>323</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82" t="s">
@@ -5861,51 +5861,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>335</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>336</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>337</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>338</v>
       </c>
     </row>
@@ -6009,51 +6009,51 @@
       </c>
       <c r="C99" t="s">
         <v>344</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>345</v>
       </c>
       <c r="F99" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>347</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>33</v>
       </c>
       <c r="F100" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>348</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>30</v>
       </c>
       <c r="F101" t="s">
@@ -6089,51 +6089,51 @@
       </c>
       <c r="C103" t="s">
         <v>351</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>352</v>
       </c>
       <c r="D104">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>30</v>
       </c>
       <c r="F104" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>354</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>53</v>
       </c>
       <c r="F105" t="s">
@@ -6209,51 +6209,51 @@
       </c>
       <c r="C109" t="s">
         <v>360</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>53</v>
       </c>
       <c r="F109" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>362</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>363</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
@@ -6423,51 +6423,51 @@
       </c>
       <c r="C120" t="s">
         <v>375</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>30</v>
       </c>
       <c r="F120" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>377</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>378</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>46</v>
       </c>
     </row>
@@ -6500,51 +6500,51 @@
       </c>
       <c r="C124" t="s">
         <v>381</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>246</v>
       </c>
       <c r="F124" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>382</v>
       </c>
       <c r="D125">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>246</v>
       </c>
       <c r="F125" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>383</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>108</v>
       </c>
     </row>
@@ -6693,51 +6693,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>396</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>61</v>
       </c>
       <c r="F135" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>397</v>
       </c>
       <c r="D136">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>30</v>
       </c>
       <c r="F136" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>398</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>102</v>
       </c>
       <c r="F137" t="s">
         <v>106</v>
       </c>
     </row>
@@ -6758,51 +6758,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>400</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>33</v>
       </c>
       <c r="F139" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>401</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>102</v>
       </c>
       <c r="F140" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>403</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>125</v>
       </c>
     </row>
@@ -6990,51 +6990,51 @@
         <v>288</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>415</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>416</v>
       </c>
       <c r="D154">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E154" t="s">
         <v>30</v>
       </c>
       <c r="F154" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>417</v>
       </c>
       <c r="D155">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>246</v>
       </c>
       <c r="F155" t="s">
         <v>247</v>
       </c>
     </row>