--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1544,51 +1544,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1601,51 +1601,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1912,105 +1912,105 @@
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2411,51 +2411,51 @@
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>69</v>
       </c>
       <c r="F48" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
@@ -2508,71 +2508,71 @@
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>64</v>
       </c>
       <c r="F54" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>105</v>
       </c>
       <c r="F55" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>69</v>
       </c>
       <c r="F56" t="s">
@@ -2933,51 +2933,51 @@
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>44</v>
       </c>
       <c r="F75" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3332,71 +3332,71 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>166</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>29</v>
       </c>
       <c r="F98" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>171</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3569,51 +3569,51 @@
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>64</v>
       </c>
       <c r="F108" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>185</v>
       </c>
       <c r="F109" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>187</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
@@ -3646,51 +3646,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>191</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>192</v>
       </c>
       <c r="D113">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>64</v>
       </c>
       <c r="F113" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>193</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>18</v>
       </c>
       <c r="F114" t="s">
@@ -4014,51 +4014,51 @@
       </c>
       <c r="C4" t="s">
         <v>211</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>213</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>214</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -4154,51 +4154,51 @@
       </c>
       <c r="C11" t="s">
         <v>221</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>161</v>
       </c>
       <c r="F11" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>222</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>224</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
@@ -4274,51 +4274,51 @@
       </c>
       <c r="C17" t="s">
         <v>228</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>229</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>64</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>230</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
@@ -4391,51 +4391,51 @@
       </c>
       <c r="C23" t="s">
         <v>236</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>237</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>238</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -4716,51 +4716,51 @@
       </c>
       <c r="C40" t="s">
         <v>258</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>259</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>261</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
@@ -4830,51 +4830,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>266</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>267</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>41</v>
       </c>
       <c r="F47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>268</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
@@ -4967,51 +4967,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>274</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>275</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>277</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
@@ -5047,68 +5047,68 @@
       </c>
       <c r="C57" t="s">
         <v>279</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>185</v>
       </c>
       <c r="F57" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>280</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>281</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>105</v>
       </c>
       <c r="F59" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>283</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>161</v>
       </c>
       <c r="F60" t="s">
@@ -5646,51 +5646,51 @@
       </c>
       <c r="C88" t="s">
         <v>316</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>189</v>
       </c>
       <c r="F88" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>317</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>64</v>
       </c>
       <c r="F89" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>318</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
     </row>
@@ -5703,71 +5703,71 @@
       </c>
       <c r="C91" t="s">
         <v>319</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>41</v>
       </c>
       <c r="F91" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>320</v>
       </c>
       <c r="D92">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>322</v>
       </c>
       <c r="D93">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>90</v>
       </c>
       <c r="F93" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>323</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>64</v>
       </c>
       <c r="F94" t="s">
@@ -5960,51 +5960,51 @@
       </c>
       <c r="C104" t="s">
         <v>334</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>64</v>
       </c>
       <c r="F104" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>336</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>337</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
       <c r="F106" t="s">
         <v>156</v>
       </c>
     </row>
@@ -6017,71 +6017,71 @@
       </c>
       <c r="C107" t="s">
         <v>338</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>339</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>341</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>342</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
@@ -6451,51 +6451,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>362</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>18</v>
       </c>
       <c r="F129" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>363</v>
       </c>
       <c r="D130">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>