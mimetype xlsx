--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2171,51 +2171,51 @@
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
@@ -2664,111 +2664,111 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>66</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
@@ -2841,51 +2841,51 @@
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
@@ -3446,51 +3446,51 @@
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>51</v>
       </c>
       <c r="F72" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3737,51 +3737,51 @@
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>154</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3928,51 +3928,51 @@
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>15</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>168</v>
       </c>
       <c r="D98">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>169</v>
       </c>
       <c r="D99">
         <v>14</v>
       </c>
       <c r="E99" t="s">
         <v>64</v>
       </c>
     </row>
@@ -4199,51 +4199,51 @@
       </c>
       <c r="C111" t="s">
         <v>190</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>184</v>
       </c>
       <c r="F111" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>192</v>
       </c>
       <c r="D112">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>103</v>
       </c>
       <c r="F112" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>193</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>31</v>
       </c>
       <c r="F113" t="s">
@@ -4416,51 +4416,51 @@
       </c>
       <c r="C122" t="s">
         <v>207</v>
       </c>
       <c r="D122">
         <v>15</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>208</v>
       </c>
       <c r="D123">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>66</v>
       </c>
       <c r="F123" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>64</v>
       </c>
       <c r="F124" t="s">
@@ -4513,51 +4513,51 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>213</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>214</v>
       </c>
       <c r="D128">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>215</v>
       </c>
       <c r="D129">
         <v>15</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
     </row>
@@ -4570,51 +4570,51 @@
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>36</v>
       </c>
       <c r="F130" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>217</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>103</v>
       </c>
       <c r="F131" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>218</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>18</v>
       </c>
       <c r="F132" t="s">
@@ -4641,51 +4641,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>91</v>
       </c>
       <c r="F134" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>221</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>141</v>
       </c>
       <c r="F135" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>31</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
@@ -4757,51 +4757,51 @@
         <v>228</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>229</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>230</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>46</v>
       </c>
       <c r="F142" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>231</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>51</v>
       </c>
       <c r="F143" t="s">
         <v>52</v>
       </c>
     </row>
@@ -5826,91 +5826,91 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>304</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>305</v>
       </c>
       <c r="D31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>285</v>
       </c>
       <c r="F31" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>307</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>308</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>309</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
@@ -6031,51 +6031,51 @@
       </c>
       <c r="C41" t="s">
         <v>316</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>318</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>319</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>320</v>
       </c>
     </row>
@@ -6746,51 +6746,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>364</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>365</v>
       </c>
       <c r="D80">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>367</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>368</v>
       </c>
     </row>
@@ -6917,51 +6917,51 @@
       </c>
       <c r="C88" t="s">
         <v>375</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>299</v>
       </c>
       <c r="F88" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>377</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>378</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>199</v>
       </c>
       <c r="F90" t="s">
         <v>200</v>
       </c>
     </row>
@@ -6994,51 +6994,51 @@
       </c>
       <c r="C92" t="s">
         <v>381</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>23</v>
       </c>
       <c r="F92" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>383</v>
       </c>
       <c r="D93">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>46</v>
       </c>
       <c r="F93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>384</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>31</v>
       </c>
       <c r="F94" t="s">
@@ -7111,51 +7111,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>389</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>390</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>64</v>
       </c>
       <c r="F99" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>392</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>141</v>
       </c>
       <c r="F100" t="s">
@@ -7168,51 +7168,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>393</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>394</v>
       </c>
       <c r="D102">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>64</v>
       </c>
       <c r="F102" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>395</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>51</v>
       </c>
       <c r="F103" t="s">
@@ -7228,51 +7228,51 @@
       </c>
       <c r="C104" t="s">
         <v>396</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>123</v>
       </c>
       <c r="F104" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>397</v>
       </c>
       <c r="D105">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>398</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>51</v>
       </c>
       <c r="F106" t="s">
         <v>52</v>
       </c>
     </row>
@@ -7339,71 +7339,71 @@
       </c>
       <c r="C110" t="s">
         <v>402</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>404</v>
       </c>
       <c r="D111">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E111" t="s">
         <v>51</v>
       </c>
       <c r="F111" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>405</v>
       </c>
       <c r="D112">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="F112" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>406</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>277</v>
       </c>
     </row>
@@ -7470,51 +7470,51 @@
       </c>
       <c r="C117" t="s">
         <v>410</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>249</v>
       </c>
       <c r="F117" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>412</v>
       </c>
       <c r="D118">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E118" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>413</v>
       </c>
       <c r="D119">
         <v>14</v>
       </c>
       <c r="E119" t="s">
         <v>79</v>
       </c>
       <c r="F119" t="s">
         <v>414</v>
       </c>
     </row>
@@ -7641,51 +7641,51 @@
       </c>
       <c r="C126" t="s">
         <v>422</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>46</v>
       </c>
       <c r="F126" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>423</v>
       </c>
       <c r="D127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>51</v>
       </c>
       <c r="F127" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>424</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
@@ -7884,51 +7884,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>438</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>440</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>64</v>
       </c>
       <c r="F142" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>442</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
@@ -7966,51 +7966,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>445</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>64</v>
       </c>
       <c r="F146" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>446</v>
       </c>
       <c r="D147">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>447</v>
       </c>
       <c r="D148">
         <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
@@ -8070,51 +8070,51 @@
         <v>44</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>453</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>454</v>
       </c>
       <c r="D154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>141</v>
       </c>
       <c r="F154" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>455</v>
       </c>
       <c r="D155">
         <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
@@ -8166,51 +8166,51 @@
         <v>69</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>459</v>
       </c>
       <c r="D159">
         <v>14</v>
       </c>
       <c r="E159" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>460</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>461</v>
       </c>
       <c r="D161">
         <v>14</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
@@ -8313,51 +8313,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>469</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>127</v>
       </c>
       <c r="F168" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>471</v>
       </c>
       <c r="D169">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>472</v>
       </c>
       <c r="D170">
         <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="F170" t="s">
         <v>473</v>
       </c>
     </row>
@@ -8615,51 +8615,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>493</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>141</v>
       </c>
       <c r="F187" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>494</v>
       </c>
       <c r="D188">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>495</v>
       </c>
       <c r="D189">
         <v>16</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="F189" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>